--- v0 (2025-10-13)
+++ v1 (2026-04-28)
@@ -3,315 +3,295 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="2CE8AE41" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="0039517C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:i/>
+          <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="120"/>
           <w:szCs w:val="120"/>
         </w:rPr>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-[...36 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:r w:rsidRPr="0039517C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="120"/>
+          <w:szCs w:val="120"/>
+        </w:rPr>
+        <w:t>Churchill Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7571BD6A" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="144"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="745A1E9B" wp14:editId="40550709">
             <wp:extent cx="3601085" cy="3601085"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Churchill Primary School LOGO"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Churchill Primary School LOGO"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3601085" cy="3601085"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="277C93FE" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="120"/>
           <w:szCs w:val="120"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="120"/>
           <w:szCs w:val="120"/>
         </w:rPr>
         <w:t>First Aid Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="008C0D6A" w:rsidRDefault="00563505" w:rsidP="00E77836">
+    <w:p w14:paraId="71463889" w14:textId="7EDD5CAA" w:rsidR="00E77836" w:rsidRPr="008C0D6A" w:rsidRDefault="00563505" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Reviewed Nov 2021</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Reviewed </w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+        <w:t>April 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF3C1A1" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="7B57F9A7" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79117666" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Policy Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="2DF81547" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Principal and Board of Governors of </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1F4F">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Churchill Primary School</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>accept their responsibility under the Health and Safety (First Aid) Regulations (</w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
           <w:r w:rsidRPr="003D0E5C">
             <w:rPr>
               <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Northern Ireland</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) 1982 and acknowledge the importance of providing First Aid for employees, children and visitors within the School.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="2154FFC4" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The staff of </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1F4F">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -332,736 +312,705 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recognise their statutory duty to comply with the Reporting of Injuries, Diseases and Dangerous Occurrences Regulations (Northern Ireland) 199</w:t>
       </w:r>
       <w:r w:rsidR="00177117">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7 and agree to abide by the EA</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedure for reporting accidents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...99 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="54E4B3CE" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D2C91D" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057A513A" w14:textId="77777777" w:rsidR="00177117" w:rsidRDefault="00177117" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408AE2EE" w14:textId="77777777" w:rsidR="00177117" w:rsidRDefault="00177117" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B309B87" w14:textId="77777777" w:rsidR="00177117" w:rsidRDefault="00177117" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CB666F" w14:textId="77777777" w:rsidR="00177117" w:rsidRDefault="00177117" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50256260" w14:textId="77777777" w:rsidR="00177117" w:rsidRDefault="00177117" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453BE39B" w14:textId="77777777" w:rsidR="00177117" w:rsidRDefault="00177117" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25977CEA" w14:textId="77777777" w:rsidR="00177117" w:rsidRPr="003D0E5C" w:rsidRDefault="00177117" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9FDB0C" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A3447B" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="7C871CD0" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="66695AC3" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="72CBC6C6" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="0E959544" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="1B8C0495" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6598886A" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="27B644DE" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="167CC3E1" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">‘First Aid is the initial assistance or treatment given to someone who is injured or suddenly taken </w:t>
-[...10 lines deleted...]
-        <w:t>ill</w:t>
+        <w:t>‘First Aid is the initial assistance or treatment given to someone who is injured or suddenly taken ill</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00177117">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...9 lines deleted...]
-        <w:t>The Joint First Aid Manual 8</w:t>
+        <w:t>(The Joint First Aid Manual 8</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition).  Staff administering First Aid should seek to assess the situation, protect themselves and the casualty from further danger, deal with any life threatening condition and where necessary obtain medical assistance or refer the casualty to hospital as quickly as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...9 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="4B73504D" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DC7157" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="20F4E881" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Statement of First Aid Provision</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...25 lines deleted...]
-        <w:t>will</w:t>
+    <w:p w14:paraId="6E8864CB" w14:textId="7E79715B" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The School’s arrangements for providing First Aid will</w:t>
       </w:r>
       <w:r w:rsidR="00177117">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    </w:p>
+    <w:p w14:paraId="018FA7FA" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Place a duty on the Principal and Board of Governors to approve, implement and review the First Aid policy;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="7F2BC868" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Place individual duties on all employees;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="4DB42C87" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Report and record accidents using relevant form to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EA</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="141D07E5" w14:textId="70376DA6" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Record all occasions when First Aid is administered to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> employees, pupils </w:t>
       </w:r>
       <w:r w:rsidRPr="00177117">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and visitors using Incident Reporting duplicate cheque book.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+        <w:t>and visitors using Incident Reporting duplicate book</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C48F4B" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide equipment and materials to provide First Aid treatment;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="67BA0570" w14:textId="19767876" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Make arrangements with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EA</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to provide First Aid training to employees, maintain records of training and review annually;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+        <w:t xml:space="preserve"> to provide First Aid training to employees, maintain records of training and review;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F87AE" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Establish a procedure for managing accidents in school which require First Aid treatment;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="5FB510ED" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00177117">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide information to employees on the arrangements for First Aid;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E8075D" w:rsidP="00E77836">
+    <w:p w14:paraId="40573175" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E8075D" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Undertake an audit </w:t>
       </w:r>
       <w:r w:rsidR="00E77836" w:rsidRPr="00177117">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the First Aid requirements of the School and review on a regular basis;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6C113BC7" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the information from the </w:t>
       </w:r>
       <w:r w:rsidR="00E8075D">
         <w:rPr>
@@ -1096,1997 +1045,3215 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00177117">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> specialised training for children with particular medical needs);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6C2F3F2C" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notify parent/guardian that first aid treatment was given to the child.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...23 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6B975AD1" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2883EA0E" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B6E4BD" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6E7215B4" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="29B77B93" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Arrangements for First Aid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="7F0C8081" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="1DAAC75B" w14:textId="1F32B094" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The School will provide materials and equipment and facilities to provide First Aid.  The location of the First Aid Kits in the School are</w:t>
+        <w:t xml:space="preserve">The School will provide materials and equipment and facilities to provide First Aid.  The location of the First Aid Kit in the School </w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="00177117">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAEB684" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389CB23B" w14:textId="75B60358" w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177117">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Store adjoining staff room</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6E57D3" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2C240E" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177117">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inhalers</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and EPI pens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177117">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are also centrally stored in the store adjoining the staff room with pupil profiles.  These are taken on school trips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6FDDDE" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209F4AA4" w14:textId="5B5ADB16" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177117">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All class teachers are provided with an up to date register of medical needs and medication. A copy is also </w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on display on the staff and office</w:t>
+      </w:r>
+      <w:r w:rsidR="00177117">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noticeboard</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00177117">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185CB5E2" w14:textId="77777777" w:rsidR="00770D53" w:rsidRDefault="00770D53" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0163906D" w14:textId="597EF0AC" w:rsidR="00770D53" w:rsidRPr="00177117" w:rsidRDefault="00770D53" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:color w:val="000000"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The defibrillator is located in the corridor outside the disabled toilet. This will be checked on an annual basis or following its use. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FF49E0" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C1D71C" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34664AFA" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A standard First Aid Kit will contain the following items: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535731C2" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531CD09E" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leaflet giving general advice on First Aid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="137C21E1" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>individually wrapped sterile adhesive dressings assorted sizes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="1C2C7E78" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>triangular bandages</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="71FC913D" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>sterile eye pads</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="015CD497" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>safety pins</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6154490B" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>medium wound dressings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="798320EE" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>large wound dressings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="36935262" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>extra large</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wound dressings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="4CCC4042" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>pair of disposable gloves</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="70718FE3" w14:textId="74750FFE" w:rsidR="00770D53" w:rsidRDefault="00770D53" w:rsidP="00770D53">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 pair of small scissors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A645AF9" w14:textId="2FB5A86C" w:rsidR="00770D53" w:rsidRPr="00770D53" w:rsidRDefault="00770D53" w:rsidP="00770D53">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 pair of tweezers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CA08D4" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="2BC19997" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="3D2DF0E6" w14:textId="32D1DE7B" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The contents of the Kits will be checked on a regular basis by</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1F4F">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1F4F">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mrs Louise Burton</w:t>
       </w:r>
       <w:r w:rsidR="00E8075D">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or Mr Adam Clarke</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+        <w:t xml:space="preserve"> and/or M</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rs Wilson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267F867E" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E8075D" w:rsidRDefault="00E8075D" w:rsidP="00E77836">
+    <w:p w14:paraId="402ECCA7" w14:textId="77777777" w:rsidR="00770D53" w:rsidRDefault="00770D53" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D483FBD" w14:textId="5E6DF0D1" w:rsidR="00770D53" w:rsidRDefault="00E8075D" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The School First Aider are - Mr Adam Clarke (full training August 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E8075D" w:rsidP="00E77836">
+        <w:lastRenderedPageBreak/>
+        <w:t>The School First Aider</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05574893" w14:textId="55A16FBB" w:rsidR="00E8075D" w:rsidRDefault="00E8075D" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s Claire Wilson </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(full training </w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>January 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0087D6BE" w14:textId="528E3395" w:rsidR="00E77836" w:rsidRPr="00177117" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001B1F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mrs Louise Burton</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                            </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E8075D">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(refresher training Sept 2021</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E77836" w:rsidRPr="00177117">
+        <w:t>(refresher training</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> September 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177117">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...78 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="702251A4" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6FA2E175" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="56B04076" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Before undertaking any off site activities</w:t>
       </w:r>
       <w:r w:rsidR="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the level of first aid provision will be assessed by the Principal and at least one First Aid Kit will be taken along</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="42A5CB8E" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6D7ED482" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Information on First Aid Arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="35AB7BD5" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="0EBA76EB" w14:textId="3F05F4D7" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Principal will inform all employees at the school of the </w:t>
-[...36 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+        <w:t>The Principal will inform all employees at the school of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2270D55D" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="5DB608E8" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The arrangements for recording and reporting of accidents;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="2B8087FF" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The arrangements for First Aid;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="7CEE01B2" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Those employees who are qualified First Aiders;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="51C4157B" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The location of the First Aid Kits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...30 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="6A78E76C" w14:textId="31B50853" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In addition</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Principal will ensure that signs are displayed throughout the School providing the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B530EF9" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The names of employees with First Aid qualifications;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="7C724025" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Location of the First Aid Box.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="4613B58A" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All members of staff will be made aware of the School’s First Aid policy.  No member of staff should attempt to give First Aid unless they have been trained.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...10 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="391E5BDF" w14:textId="5AFFE545" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0E5C">
+      <w:r w:rsidRPr="00F312A9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Illness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB739A0" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any sick or ill children will be seen in the first instance by their class teacher. If felt necessary, a first aider can be contacted. The principal will make the final decision on whether a child needs to be sent home. If it is felt necessary to send home a child, the parent or guardian will be contacted to make arrangements for collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2A9121" w14:textId="351DC966" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A child who has been physically sick should be kept at home for at least </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following the last period of vomiting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2850C3" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4847245E" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAF3CAF" w14:textId="52C41ADB" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Accidents involving bumps to a Pupil’s head</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="73B7B227" w14:textId="7AB67C33" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The consequence of an injury from an accident involving a bump or blow to a pupil’s head is not always evident immediately and the effects may only become noticeable after a period </w:t>
       </w:r>
       <w:r w:rsidRPr="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">of time. After assessing the situation parents will </w:t>
+        <w:t>of time. After assessing the situation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A168F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parents will </w:t>
       </w:r>
       <w:r w:rsidR="00A168F9" w:rsidRPr="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be informed about a head injury, medical assistance will be sought if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="008C0D6A" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="5BD02F07" w14:textId="135F7D55" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Educational Visits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA90299" w14:textId="3126A212" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Before undertaking an educational visit or class trip, teachers should complete a risk assessment form of their destination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD5865D" w14:textId="1DDC3DBD" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adequate first aid equipment must be brought and carried. There is a mobile first aid kit available in the staff room store.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BF3374" w14:textId="4F11D5B3" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>These kits should be checked well before the date of visit to ensure they are adequately stocked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ACF239" w14:textId="1C394026" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All those children who require inhalers or epi pens - their medication/ inhaler with their name on it will be brought by the class teacher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4CD5DC" w14:textId="06E4B5D4" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If First Aid is given on a trip away from school, it must be recorded in the First Aid File on return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB51E14" w14:textId="4BB8A8A3" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The school’s mobile should be brought to make calls to parents. If this is not possible, staff may use their own mobile phones but make their number appear as private.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114FD835" w14:textId="47494D0B" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be prepared for travel sickness and sit any children likely to be travel sick near the front of bus. Travelsick children should be cared for by teacher or other school staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F26354E" w14:textId="7CFC3F20" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Follow the schools normal first aid procedures as outlined previously in this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CB843E" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04931C03" w14:textId="1887828A" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA640BC" w14:textId="4D3314EB" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All asthma inhalers should be taken with children to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PE lesson. If an accident occurs, the pupil should be assessed by the teacher in charge and sent to a qualified first aider, if required. The incident should be recorded in the normal manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D43BEE4" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130D67CB" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRPr="003D0E5C" w:rsidRDefault="00F312A9" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693A854A" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="008C0D6A" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Recording of incidents</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="0518634B" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An incident report slip will be filled in by the class teacher. These are stored centrally in the office</w:t>
       </w:r>
       <w:r w:rsidR="00E8075D">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/ classrooms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. A copy of the incident report slip will be sent home and a carbonised copy will be retained in school.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="118E9B27" w14:textId="035F5116" w:rsidR="00F312A9" w:rsidRPr="00F312A9" w:rsidRDefault="00F312A9" w:rsidP="00F312A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0E5C">
+      <w:r w:rsidRPr="00F312A9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Reporting accidents to EA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A182AC" w14:textId="45B451B9" w:rsidR="00F312A9" w:rsidRPr="003D0E5C" w:rsidRDefault="00F312A9" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F312A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All incidents involving visitors or major injury to pupils should be reported to the Education Authority using an official Accident/Injury Report Form and forwarded to the Claims and Legal Section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A5EDF2" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Transport to hospital or home</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...16 lines deleted...]
-        <w:t>The Principal will determine the appropriate action to be taken in each case.  Where the injury requires urgent medical attention an ambulance will be called and the pupil’s parent or guardian will be notified.  If hospital treatment is required, then the pupil’s parent/guardian will be called for them to take over responsibility.  If no contact can be made with parent/guardian or othe</w:t>
+    <w:p w14:paraId="5FA60B25" w14:textId="424BE947" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Principal will determine the appropriate action to be taken in each case.  Where the injury requires urgent medical attention</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an ambulance will be called and the pupil’s parent or guardian will be notified.  If hospital treatment is required, then the pupil’s parent/guardian will be called for them to take over responsibility.  If no contact can be made with parent/guardian or othe</w:t>
       </w:r>
       <w:r w:rsidR="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r designated emergency contacts, </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the Principal may decide to transport the pupil to the hospital.</w:t>
-[...71 lines deleted...]
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+        <w:t xml:space="preserve">the Principal may decide </w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for an accompanied staff member </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to transport the pupil to the hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AC4B0C" w14:textId="3BB6597B" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where the Principal makes arrangements for transporting a child then the following points will be adhered to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC7BF5D" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Only staff cars insured to cover such transportation will be used;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="5605162A" w14:textId="77777777" w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No individual member of staff will be alone with the pupil in a vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
+    <w:p w14:paraId="1C30268C" w14:textId="77777777" w:rsidR="00E77836" w:rsidRDefault="00E77836" w:rsidP="00E77836">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0E5C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A second member of staff will be present to provide supervision of the injured pupil.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E77836" w:rsidRPr="003D0E5C" w:rsidRDefault="00E77836" w:rsidP="00E77836">
-[...22 lines deleted...]
-    <w:p w:rsidR="009122EC" w:rsidRPr="00A168F9" w:rsidRDefault="00A168F9">
+    <w:p w14:paraId="42BF56A6" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5886F6C4" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E30EA00" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C3C467" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A260EC" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0F1807" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1303711B" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3488141B" w14:textId="116F7BA7" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7645FE9B" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080513A">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consent for emergency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0080513A">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="764586A7" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644BA8BB" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>September 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4594F5B6" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At Churchill PS, we require written consent to carry out any first aid/CPR to your child in the event of an emergency.  We also require written consent to call the emergency services (when necessary) who may give advice, treatment or transport them by ambulance to hospital. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA3108B" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BEA4FF" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A qualified fist aider will carry out any first aid/CPR at Churchill PS and complete an accident form.  When necessary, they will call the emergency services and liaise with them. The wellbeing and comfort of the child will be our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>first priority</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCCB842" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the level of first aid required, parents will be informed via the accident report slip, spoken to at home time or contacted via telephone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C58BDA" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7992F5CB" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRPr="0080513A" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EC7784" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB1C5B7" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of child 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>: ……………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFAD140" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of child 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>: ……………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3A60EF" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of child 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>: ……………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA5A51D" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of child 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>: ……………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BC1FC7" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711BF1C0" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I give consent for first aid/CPR to be administered to my child/children.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5816587F" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When necessary, I give consent for the emergency services to be contacted and treatment carried out.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4DE2D1" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1301B2F0" w14:textId="2EABA523" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Signed: ………………………………………………………………… (parent/guardian) date: ……………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1989B65F" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRPr="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F05765" w14:textId="15A02E36" w:rsidR="00BA6B6C" w:rsidRPr="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56016037" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C5E7D24" wp14:editId="2FF3C06C">
+            <wp:extent cx="700087" cy="700087"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
+            <wp:docPr id="792697725" name="Picture 792697725" descr="Churchill Primary School LOGO"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Churchill Primary School LOGO"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="703940" cy="703940"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD50768" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080513A">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Consent for emergency treatment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (staff)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4089EA10" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E53405" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>October 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45094CE1" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At Churchill PS, we require written consent to carry out any first aid/CPR in the event of an emergency.  We also require written consent to call the emergency services (when necessary) who may give advice, treatment or transport them by ambulance to hospital. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D71BE6" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2755F6F6" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A qualified fist aider will carry out any first aid/CPR at Churchill PS and complete an accident form.  When necessary, they will call the emergency services and liaise with them. The wellbeing and comfort of the staff member will be our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>first priority</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EFFBE2" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the level of first aid required, next of kin will be contacted via telephone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9ECFA3" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33908572" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRPr="0080513A" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5C291A" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA1973F" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008437D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>: ………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E342CB1" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A37637" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I give consent for first aid/CPR to be administered to me.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FAF5D2" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When necessary, I give consent for the emergency services to be contacted and treatment carried out.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB54AF6" w14:textId="77777777" w:rsidR="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44555643" w14:textId="036E0469" w:rsidR="00BA6B6C" w:rsidRPr="00BA6B6C" w:rsidRDefault="00BA6B6C" w:rsidP="00BA6B6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Signed: ………………………………………………………………… (staff member) date: ………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDADC7E" w14:textId="08891D20" w:rsidR="00F312A9" w:rsidRPr="00A168F9" w:rsidRDefault="00A168F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This p</w:t>
       </w:r>
       <w:r w:rsidR="00E8075D">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>olicy was reviewed November 2021</w:t>
+        <w:t xml:space="preserve">olicy was reviewed </w:t>
+      </w:r>
+      <w:r w:rsidR="00770D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>April 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A168F9" w:rsidRPr="00A168F9" w:rsidRDefault="00A168F9">
+    <w:p w14:paraId="7A499806" w14:textId="77777777" w:rsidR="00A168F9" w:rsidRPr="00A168F9" w:rsidRDefault="00A168F9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It will be reviewed in 3 years and/or when required due to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>changes in legislation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A168F9">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A168F9" w:rsidRPr="00A168F9" w:rsidSect="00F17356">
-      <w:footerReference w:type="even" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004D1C2C" w:rsidRDefault="00A168F9">
+    <w:p w14:paraId="3773B36E" w14:textId="77777777" w:rsidR="004D1C2C" w:rsidRDefault="00A168F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004D1C2C" w:rsidRDefault="00A168F9">
+    <w:p w14:paraId="513C3879" w14:textId="77777777" w:rsidR="004D1C2C" w:rsidRDefault="00A168F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Comic Sans MS">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="001B1F4F" w:rsidRDefault="00E77836" w:rsidP="00F94C39">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="13DB8FF5" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRDefault="00E77836" w:rsidP="00F94C39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001B1F4F" w:rsidRDefault="00563505">
+  <w:p w14:paraId="692E686B" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRDefault="00F312A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="001B1F4F" w:rsidRDefault="00E77836" w:rsidP="00F94C39">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="302D257C" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRDefault="00E77836" w:rsidP="00F94C39">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00563505">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001B1F4F" w:rsidRDefault="00563505">
+  <w:p w14:paraId="4F03E49B" w14:textId="77777777" w:rsidR="00F312A9" w:rsidRDefault="00F312A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004D1C2C" w:rsidRDefault="00A168F9">
+    <w:p w14:paraId="0CE707C7" w14:textId="77777777" w:rsidR="004D1C2C" w:rsidRDefault="00A168F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004D1C2C" w:rsidRDefault="00A168F9">
+    <w:p w14:paraId="3576D564" w14:textId="77777777" w:rsidR="004D1C2C" w:rsidRDefault="00A168F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4B38D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="354C0382"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3270,163 +4437,614 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13BB274A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9E4A0A2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BE01508"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="041E5758"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D5B267A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE30E856"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B54A25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6044A97A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43777CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7AE885B2"/>
+    <w:tmpl w:val="DB68DE2E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1AEE9FEE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5E7C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D332B442"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3495,148 +5113,165 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="1047220103">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="787050401">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="165482931">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1677076076">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="746609100">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2052264550">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="7" w16cid:durableId="500392733">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="8" w16cid:durableId="1998025128">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E77836"/>
     <w:rsid w:val="00177117"/>
     <w:rsid w:val="00184093"/>
+    <w:rsid w:val="0039517C"/>
     <w:rsid w:val="004D1C2C"/>
     <w:rsid w:val="00563505"/>
+    <w:rsid w:val="00770D53"/>
     <w:rsid w:val="00960DD0"/>
+    <w:rsid w:val="009F789E"/>
     <w:rsid w:val="00A168F9"/>
+    <w:rsid w:val="00BA6B6C"/>
+    <w:rsid w:val="00D92453"/>
     <w:rsid w:val="00E77836"/>
     <w:rsid w:val="00E8075D"/>
+    <w:rsid w:val="00F312A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="18421133"/>
+  <w14:docId w14:val="09076C46"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B3C08776-5221-4EAF-AED8-2D7A32EAA3FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3964,50 +5599,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E77836"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -4073,58 +5713,164 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00563505"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="83497352">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="198200776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="958267429">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1330407754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1584533453">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1712001817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2080059352">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2145656407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4348,71 +6094,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5043</Characters>
+  <Pages>9</Pages>
+  <Words>1511</Words>
+  <Characters>8613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>C2k</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5916</CharactersWithSpaces>
+  <CharactersWithSpaces>10104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>R CARTMILL</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>