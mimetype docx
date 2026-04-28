--- v0 (2025-10-13)
+++ v1 (2026-04-28)
@@ -1,2155 +1,2945 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="51E13C37" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times-Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times-Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>CHURCHILL PRIMARY SCHOOL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="48CFFD5F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times-Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="6E37F4DC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times-Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="73B98378" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times-Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6747C80D" wp14:editId="47D28199">
             <wp:extent cx="2495550" cy="2495550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Churchill Primary School LOGO"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Churchill Primary School LOGO"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2495550" cy="2495550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="2EF593FF" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times-Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="1E3B6BCA" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times-Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="68A2E92A" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times-Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="4CD7E6B8" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
         <w:t>Health and Safety</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="11BB015B" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="4E2FB1BC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="16C2638C" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="84"/>
           <w:szCs w:val="84"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="3A71BB11" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="38224069" w14:textId="01032C50" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica"/>
         </w:rPr>
-        <w:t xml:space="preserve">Policy reviewed by all staff and governors – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00744B54">
+        <w:t xml:space="preserve">Policy reviewed– </w:t>
+      </w:r>
+      <w:r w:rsidR="00823883">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Helvetica"/>
         </w:rPr>
-        <w:t>December 2021</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t>April 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150DCFB1" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F7546" w:rsidRDefault="005F7546" w:rsidP="00511A6C">
+    <w:p w14:paraId="4DE58115" w14:textId="77777777" w:rsidR="005F7546" w:rsidRDefault="005F7546" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="7895DCEA" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RATIONALE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="2848F87E" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Board of Governors</w:t>
       </w:r>
       <w:r w:rsidR="00744B54">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> objective is to provide and maintain safe and healthy working conditions, so far as is reasonably practicable, for all our staff, pupils and visitors and to encourage a safety culture within the school. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="1271BA71" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300A2B29" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">LEGISLATION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="1126A0E2" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy has been written in accordance with: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="11F6C18A" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Health and Safety at Work Act (Northern Ireland) Order 1978; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">The Health and Safety at Work Act (Northern Ireland) Order </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1978;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426B90E4" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A258CA" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Management and Safety at Work Regulations (Northern Ireland) 2000; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">The Management and Safety at Work Regulations (Northern Ireland) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2000;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76350EAD" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C81061F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fire Precautions (Workplace) Regulations (Northern Ireland) 2001; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">Fire Precautions (Workplace) Regulations (Northern Ireland) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2001;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD4B618" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775A80AC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Fire and Rescue Services (Northern Ireland) Order 2006; and </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="66072B09" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0AEF7B" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Fire Safety Regulations (Northern Ireland) 2010. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="0A921B27" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22285600" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OBJECTIVES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="007805A3" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Churchill</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Primary School we will endeavour to provide and maintain safe and healthy working conditions so far as is reasonably practicable by: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="177CE435" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4B7C41" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="155"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring the school has an up to date and relevant Health and Safety Policy; </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">ensuring the school has an up to date and relevant Health and Safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Policy;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EA9507" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that effective arrangements and adequate resources are allocated to support the Health and Safety Policy and management system; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">ensuring that effective arrangements and adequate resources are allocated to support the Health and Safety Policy and management </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>system;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196413B6" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F54E6F7" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">actively identifying health and safety hazards and unsafe processes/systems of work with a view to eliminating, controlling or minimising risk where practicable through a recognised assessment process; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">actively identifying health and safety hazards and unsafe processes/systems of work with a view to eliminating, controlling or minimising risk where practicable through a recognised assessment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>process;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672D4DE5" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="501244EC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">providing suitable and sufficient health and safety information, instruction and training to enable employees to develop and improve their competencies within their working environment in order to carry out their work or activity in a safe and efficient manner; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">providing suitable and sufficient health and safety information, instruction and training to enable employees to develop and improve their competencies within their working environment in order to carry out their work or activity in a safe and efficient </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manner;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EAFFCD" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D645528" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">engaging and consulting with all employees on providing a safe and healthy working/teaching/learning environment in compliance with, or improving upon statutory requirements; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">engaging and consulting with all employees on providing a safe and healthy working/teaching/learning environment in compliance with, or improving upon statutory </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requirements;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D23B8C5" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E744437" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">actively identifying health and safety hazards; </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">actively identifying health and safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hazards;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D69EC56" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="639C90E8" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">maintaining the cleanliness and state of repair of the building; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">maintaining the cleanliness and state of repair of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>building;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08700341" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C398877" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">providing safe systems of working to ensure, so far as is reasonably practicable, the health and safety at work of all staff, pupils and visitors; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">providing safe systems of working to ensure, so far as is reasonably practicable, the health and safety at work of all staff, pupils and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>visitors;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56350B61" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C027363" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">managing and maintaining the use of personal protective equipment; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">managing and maintaining the use of personal protective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>equipment;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15116D11" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5891DF52" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">providing adequate information and training on health and safety at work and fire prevention and ensure that all employees, pupils, contractors, visitors and others follow the appropriate safety procedures; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">providing adequate information and training on health and safety at work and fire prevention and ensure that all employees, pupils, contractors, visitors and others follow the appropriate safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>procedures;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3124D4" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5EC343" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">providing safe storage for dangerous materials and substances; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">providing safe storage for dangerous materials and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>substances;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D75D110" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE1FF9E" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">providing adequate first aid provision; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">providing adequate first aid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provision;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28184211" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AB4EC8" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">establishing, practicing and maintaining effective emergency evacuation procedures; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">establishing, practicing and maintaining effective emergency evacuation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>procedures;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FA28DE" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FEC12A" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">carrying out detailed reporting and investigation of all accidents and dangerous occurrences to persons and/or property to prevent a recurrence; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">carrying out detailed reporting and investigation of all accidents and dangerous occurrences to persons and/or property to prevent a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recurrence;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72452D0A" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DDCF18" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">liaising with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>local council</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Education Authority and other official bodies with the aim of improving all aspects of health and safety at work. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...27 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="725EAC4C" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3504E4FC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff, including supply staff and contractors working on the school premises, are required to conduct themselves in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a manner in which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they pose no risk to their own or any other person's health and safety. 'Other persons' includes staff, pupils, and visitors to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D15750" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="550F61A4" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>RESPONSIBILITIES:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="4A21B8A7" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">BOARD of GOVERNORS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="0AB5C3F9" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board of Governors has a statutory responsibility under the Health and Safety at Work (Northern Ireland) Order 1978 for ensuring that the Education Authority’s Health and Safety Policy is both understood and implemented in schools under their control and that risk assessments are carried out to address significant risks. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...27 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="7A2BF11C" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Scheme of Management and the Common Funding Scheme for the Local Management of Schools also places responsibility on the Board of Governors for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> functions and duties in respect of health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CDAE38" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A15550" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board of Governors is responsible for: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="7352B607" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ensuring that the Principal develop</w:t>
+        <w:t xml:space="preserve">ensuring that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> develop</w:t>
       </w:r>
       <w:r w:rsidR="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a safety management system throughout the school which should include an appropriate health and safety policy; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="471E24D3" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A779D46" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">monitoring the effectiveness of the school’s health and safety arrangements; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="005F7546" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">monitoring the effectiveness of the school’s health and safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arrangements;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D9727B" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7609894F" w14:textId="3945C791" w:rsidR="00511A6C" w:rsidRPr="005F7546" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ensuring that arrangements are developed for the annual inspection of the school premises and the preparation of a report to be presented to the Education Authority; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="005F7546" w:rsidRDefault="00511A6C" w:rsidP="005F7546">
+        <w:t>ensuring that arrangements are developed for the annual inspection of the school premises and the preparation of a report to be presented to the Education Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00823883">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via the Board of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00823883">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Governors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E5977B" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F12639" w14:textId="77777777" w:rsidR="005F7546" w:rsidRDefault="00511A6C" w:rsidP="005F7546">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that the Principal </w:t>
+        <w:t xml:space="preserve">ensuring that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> procedures for the safety of all persons using th</w:t>
       </w:r>
       <w:r w:rsidR="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e premises under their control;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744B54" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+    <w:p w14:paraId="0E5418B3" w14:textId="77777777" w:rsidR="00744B54" w:rsidRDefault="00744B54" w:rsidP="00744B54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+    <w:p w14:paraId="4B444326" w14:textId="77777777" w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that the Principal </w:t>
+        <w:t xml:space="preserve">ensuring that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> arrangements in place for the prompt and efficient maintenance of all non-structural repairs and equipment; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
-[...9 lines deleted...]
-    <w:p w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+    <w:p w14:paraId="14D0E485" w14:textId="77777777" w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDB8262" w14:textId="0B7C923A" w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">having appropriate delegated arrangements in place with the Principal to ensure that contractors who are carrying out work on behalf of the Board of Governors undertake the work in a safe manner. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00744B54" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+        <w:t xml:space="preserve">having appropriate delegated arrangements in place with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure that contractors</w:t>
+      </w:r>
+      <w:r w:rsidR="00823883">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are carrying out work on behalf of the Board of Governors</w:t>
+      </w:r>
+      <w:r w:rsidR="00823883">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> undertake the work in a safe manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C25A8B0" w14:textId="77777777" w:rsidR="00744B54" w:rsidRDefault="00744B54" w:rsidP="00744B54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00744B54" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+    <w:p w14:paraId="4BC565E4" w14:textId="77777777" w:rsidR="00744B54" w:rsidRDefault="00744B54" w:rsidP="00744B54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
-[...9 lines deleted...]
-    <w:p w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+    <w:p w14:paraId="6EE2C2B4" w14:textId="77777777" w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C545C4B" w14:textId="77777777" w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00744B54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board of Governors recognises that achieving and maintaining high standards of safety requires them to ensure that the school's management, staff, pupils, visitors and contractors are aware of and discharge their respective responsibilities. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744B54" w:rsidRDefault="00744B54" w:rsidP="00744B54">
-[...17 lines deleted...]
-    <w:p w:rsidR="00744B54" w:rsidRPr="005F7546" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+    <w:p w14:paraId="1B65681D" w14:textId="77777777" w:rsidR="00744B54" w:rsidRDefault="00744B54" w:rsidP="00744B54">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for instigating an investigation and, where appropriate, authorising remedial work or action and reporting to the Board of Governors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C57E339" w14:textId="77777777" w:rsidR="00744B54" w:rsidRPr="005F7546" w:rsidRDefault="00744B54" w:rsidP="00744B54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00744B54" w:rsidRDefault="00511A6C" w:rsidP="00744B54">
+    <w:p w14:paraId="72B4CE81" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00744B54" w:rsidRDefault="00511A6C" w:rsidP="00744B54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:pageBreakBefore/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="1D633209" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018350D3" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>RESPONSIBILITIES:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="25C0620E" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">PRINCIPAL </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...45 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="607E7DCA" w14:textId="08ED6752" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00823883">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supported by the school’s building supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00823883">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for the day-to-day implementation of the school's Health and Safety Policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAC9764" w14:textId="77777777" w:rsidR="00744B54" w:rsidRPr="00511A6C" w:rsidRDefault="00744B54" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B38DA27" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F15E9B3" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">liaising with the school’s building supervisor regarding health and safety matters; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">liaising with the school’s building supervisor regarding health and safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>matters;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B36891" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BBF7C23" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">developing and implementing an effective safety management system for the school, which should include an appropriate Health and Safety Policy; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">developing and implementing an effective safety management system for the school, which should include an appropriate Health and Safety </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Policy;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0A0F0D" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F03260" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that health and safety forms an integral part of subject planning within the school; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00E379A2" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">ensuring that health and safety forms an integral part of subject planning within the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>school;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C95FBE" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556AF82E" w14:textId="77777777" w:rsidR="00E379A2" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring the availability of resources to maintain and improve the safety management arrangements; </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E379A2" w:rsidRDefault="00E379A2" w:rsidP="00E379A2">
+        <w:t xml:space="preserve">ensuring the availability of resources to maintain and improve the safety management </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>arrangements;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BFD5CE" w14:textId="77777777" w:rsidR="00E379A2" w:rsidRDefault="00E379A2" w:rsidP="00E379A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="7179F22F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that all employees have appropriate experience and training to safely undertake their work and to continually develop and improve their competencies in order to carry out their work or activity in a safe and efficient manner; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">ensuring that all employees have appropriate experience and training to safely undertake their work and to continually develop and improve their competencies in order to carry out their work or activity in a safe and efficient </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>manner;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4CF7AC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C67267" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">monitoring the safety performance throughout the school during </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
-      <w:r w:rsidRPr="00511A6C">
-[...18 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meetings;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1FA910" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A5CE3C" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that equipment and materials purchased by the school are safe and suitable for their intended use; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">ensuring that equipment and materials purchased by the school are safe and suitable for their intended </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>use;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE5C4B6" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B87021" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">developing arrangements for ensuring effective maintenance of a safe working environment; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">developing arrangements for ensuring effective maintenance of a safe working </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>environment;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B27F0E" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C0E020" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">developing and implementing arrangements to ensure that prompt and efficient maintenance is carried out on all non-structural repairs and all equipment; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">developing and implementing arrangements to ensure that prompt and efficient maintenance is carried out on all non-structural repairs and all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>equipment;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C63139F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF4BF75" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">initiating a risk assessment process where there is a significant risk to health and safety, and communicating the results of those assessments to employees and other persons likely to be affected by the activity or process; </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">initiating a risk assessment process where there is a significant risk to health and safety, and communicating the results of those assessments to employees and other persons likely to be affected by the activity or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>process;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B61DFB7" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="24D06532" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...7 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="69C6F06D" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10026775" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="4747AF85" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">maintenance of procedures for the safety of all persons using the premises under their control; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">maintenance of procedures for the safety of all persons using the premises under their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>control;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24256E1D" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AFE1E7C" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">appropriate fire and emergency procedures are established; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">appropriate fire and emergency procedures are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>established;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E44D9F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8286AE" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">liaising with building contractors and ensuring procedures are in place to ensure that all contractors are presented with the school’s asbestos register prior to any work or inspections being carried out on the premises (in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2180,995 +2970,1334 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">located in </w:t>
       </w:r>
       <w:r w:rsidR="00E379A2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the front entrance with the sign</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>-in register);</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t>-in register</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7075AAB5" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D22D85D" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ensuring that Portable Appliance Testing (PAT) is carried out </w:t>
       </w:r>
       <w:r w:rsidR="00E379A2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">annually </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in line with PAT guidelines; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00E379A2" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">in line with PAT </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>guidelines;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD3564D" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A2C52F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00E379A2" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ensuring t</w:t>
       </w:r>
       <w:r w:rsidR="00511A6C" w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">he school’s fire alarm system is maintained; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00E379A2" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">he school’s fire alarm system is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00511A6C" w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maintained;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00511A6C" w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39733D45" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15024575" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00E379A2" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00511A6C" w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nsuring that both teaching and non-teaching staff are issued with a copy of the school’s Health and Safety Policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00E379A2" w:rsidP="00511A6C">
+    <w:p w14:paraId="132F4544" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1780F82E" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00E379A2" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00511A6C" w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">onitoring the effectiveness of the school’s Health and Safety Policy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="49BDB236" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6A8F9F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="4C147D9C" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">RESPONSIBILITIES: TEACHING STAFF </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="4923A203" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each member of the teaching staff has a responsibility to exercise care and attention regarding the safety of themselves and pupils under their control. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="770B2CD8" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C45FEC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each teacher is responsible for: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="42A0812E" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">carrying out risk assessments where there is a significant risk to health and safety and integrating the results into teaching practice; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">carrying out risk assessments where there is a significant risk to health and safety and integrating the results into teaching </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>practice;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22888E24" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC1D00B" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that health and safety forms an integral part of subject planning within their teaching practice; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">ensuring that health and safety forms an integral part of subject planning within their teaching </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>practice;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05573574" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAA5590" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">taking reasonable care not to endanger their own health and safety and that of other persons likely to be affected by their acts or omissions; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">taking reasonable care not to endanger their own health and safety and that of other persons likely to be affected by their acts or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omissions;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA17EE2" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708D6A75" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">carrying out and teaching safe </w:t>
       </w:r>
       <w:r w:rsidR="00E379A2">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> during class lessons; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve"> during class </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lessons;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C39F9D8" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5732D0AC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">undertaking their tasks as instructed and in line with any training received; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">undertaking their tasks as instructed and in line with any training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>received;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537C4467" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61590F2A" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensuring that all protective clothing and equipment as required is both available and used by themselves and pupils; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">ensuring that all protective clothing and equipment as required is both available and used by themselves and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pupils;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A79FBE" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A7FB90" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">reporting hazards or health and safety concerns to the Principal or building supervisor; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">reporting hazards or health and safety concerns to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or building supervisor; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6A9E5A" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1149B0C6" w14:textId="64B96AE0" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">reporting to the Principal all accidents involving injury, damage to plant and equipment, or potential injury, damage or loss and </w:t>
+        <w:t xml:space="preserve">reporting to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all accidents involving injury, damage to plant and equipment, or potential injury, damage or loss and </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">as appropriate ensuring that Accident Forms are fully completed; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">as appropriate ensuring that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ccident </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orms are fully completed; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530F59BF" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF2C89C" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>not interfering with or misusing any equipment provided to ensure safe working pr</w:t>
       </w:r>
       <w:r w:rsidR="008408DB">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>actice in the workplace;</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+        <w:t xml:space="preserve">actice in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008408DB">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>workplace;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1306C272" w14:textId="77777777" w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055E449E" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">co-operating fully with the Principal on all matters pertaining to health and safety. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">co-operating fully with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on all matters pertaining to health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7B1387" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...26 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="68A8E95F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE754EE" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">RESPONSIBILITIES: ALL STAFF </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="47B21410" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each member of staff has a responsibility to exercise care and attention regarding the s</w:t>
       </w:r>
       <w:r w:rsidR="00AD5689">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>afety of themselves and others.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD5689" w:rsidRPr="00511A6C" w:rsidRDefault="00AD5689" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="15B88F58" w14:textId="77777777" w:rsidR="00AD5689" w:rsidRPr="00511A6C" w:rsidRDefault="00AD5689" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645FDB2A" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Each member of staff is responsible for: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
+    <w:p w14:paraId="4C67BCF0" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">taking reasonable care not to endanger their own health and safety and that of other persons likely to be affected by their acts or omissions; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
+        <w:t xml:space="preserve">taking reasonable care not to endanger their own health and safety and that of other persons likely to be affected by their acts or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omissions;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C8257E" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1353389B" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">undertaking their tasks as instructed and in line with any training received; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
+        <w:t xml:space="preserve">undertaking their tasks as instructed and in line with any training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>received;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAF4003" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3037ABA7" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">reporting hazards or health and safety concerns to the Principal or building supervisor; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
+        <w:t xml:space="preserve">reporting hazards or health and safety concerns to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or building supervisor; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C0E32F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD860C9" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">reporting to the Principal all accidents involving injury, damage to plant and equipment, or potential injury, damage or loss and </w:t>
+        <w:t xml:space="preserve">reporting to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all accidents involving injury, damage to plant and equipment, or potential injury, damage or loss and </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as appropriate ensuring that Accident Forms are fully completed; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
+    <w:p w14:paraId="3405C946" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D075C7E" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">not interfering with or misusing any equipment provided to ensure safe working practice in the workplace; </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
+        <w:t xml:space="preserve">not interfering with or misusing any equipment provided to ensure safe working practice in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>workplace;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E743459" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B092DB9" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00AD5689">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">co-operating fully with the Principal on all matters pertaining to health and safety. </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+        <w:t xml:space="preserve">co-operating fully with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on all matters pertaining to health and safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2BE18F" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4078EC23" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">FIRE SAFETY AND EMERGENCY EVACUATION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD5689" w:rsidRPr="00511A6C" w:rsidRDefault="00AD5689" w:rsidP="00511A6C">
+    <w:p w14:paraId="7A07D59A" w14:textId="77777777" w:rsidR="00AD5689" w:rsidRPr="00511A6C" w:rsidRDefault="00AD5689" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="199A5B73" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In meeting the duties contained in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3190,497 +4319,613 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Fire and Rescue Services (Northern Ireland) Order 2006 </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">introduced and supported by; </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Fire Safety Regulations (Northern Ireland) 2010. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD5689" w:rsidRPr="00511A6C" w:rsidRDefault="00AD5689" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="51B310D6" w14:textId="77777777" w:rsidR="00AD5689" w:rsidRPr="00511A6C" w:rsidRDefault="00AD5689" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D99B536" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board or school management as appropriate will implement recommendations arising from the fire risk assessment. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="005F7546" w:rsidP="00511A6C">
+    <w:p w14:paraId="6CC9BFCB" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="005F7546" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Principal will</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will</w:t>
       </w:r>
       <w:r w:rsidR="00511A6C" w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensure that all</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> employees are aware of the</w:t>
       </w:r>
       <w:r w:rsidR="00511A6C" w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> evacuation policy and procedure </w:t>
       </w:r>
       <w:r w:rsidR="00511A6C" w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and that all occupants are evacuated from the building in an emergency. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="12CFAD29" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The school’s fire alarm system should be inspected and maintained at suitable intervals by qualified persons. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD5689" w:rsidRPr="00511A6C" w:rsidRDefault="00AD5689" w:rsidP="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="4432AC46" w14:textId="77777777" w:rsidR="00AD5689" w:rsidRPr="00511A6C" w:rsidRDefault="00AD5689" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6707E3FA" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">RISK ASSESSMENT </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="34C1D2E6" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To comply with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Management of Health and Safety Regulations (Northern Ireland) 2000, </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the Education Authority is required to make a suitable and sufficient assessment of the risks to the health and safety of its employees to which they are exposed whilst they are at work and the risks to the health and safety of persons not in its employment arising out of or in connection with the conduct of its undertakings. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="0AC49CAC" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk assessments are undertaken by the school Principal or a designated representative in consultation with affected employees. Where the risk is considered significant, this is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recorded</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and appropriate controls put in place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0321EF3C" w14:textId="77777777" w:rsidR="00C17941" w:rsidRDefault="00C17941" w:rsidP="00C17941">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:pageBreakBefore/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Controls are monitored regularly by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a designated representative and reviewed as necessary. A risk assessment should be undertaken where a new activity or new equipment is introduced. Employees should be informed by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a designated representative of any risks involved in their daily work activities and of the safe system of work in place to mitigate, so far as is reasonably practicable, the risk of injury. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A6DABB" w14:textId="77777777" w:rsidR="00C17941" w:rsidRPr="00511A6C" w:rsidRDefault="00C17941" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511A6C">
-[...9 lines deleted...]
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    </w:p>
+    <w:p w14:paraId="33BB212A" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
-[...29 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="2DBB8005" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2B1C6E" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">AREAS OF SPECIAL RISKS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="49EE6EEB" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The school will follow any guidance issued by the Education Authority in relation to the use of equipment or substances or the performance of activities recognised as being of special risk. The need for training in the use of equipment perceived to constitute a risk and the need for regular servicing and maintenance is acknowledged. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="5B2207BC" w14:textId="77777777" w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The school has an agreed Asbestos Management Policy and Plan which must be followed to ensure the safety of all children and adults on the school premises. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
-[...9 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="438F9362" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7615F981" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">HEALTH PROBLEMS / ACCIDENTS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="4411C113" w14:textId="47E38638" w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Emergency contact names and numbers are requested for all pupils and staff. Pupil and staff health problems, e.g. diabetes, asthma etc. are also recorded. In the event of serious illne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ss an ambulance will be called; </w:t>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an ambulance will be called; </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">parents/carers or next of kin will also be contacted. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
-[...9 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="7828CF70" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AAFE36" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">SCHOOL VISITS AND ‘OFF SITE’ ACTIVITIES </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00F964F8" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="4AE747A4" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00F964F8" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Board of Governors will comply with the guidance the Education Authority has issued on school visits and ‘off site’ activities</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. A risk assessment for all off site activities will be drawn up by the member of staff responsible for organising the activity and submitted to the principal for approval. The Board of Governors can view the file containing risk assessments if required at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
-[...9 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="25B4393E" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E04D120" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">FIRST AID PROVISION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
-[...14 lines deleted...]
-        <w:t>The Principal will ensure, through the risk assessment process</w:t>
+    <w:p w14:paraId="69D764AE" w14:textId="77777777" w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will ensure, through the risk assessment process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that adequate provisions are made to administer first aid for any injuries sustained by employees or pupils whilst in school. Where it is assessed as being necessary, competent persons will be appropriately trained and supported to carry out their roles in accordance with the duties in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3689,554 +4934,668 @@
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Names and locations of th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e school’s specific first aider</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be prominently displayed in the workplace. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="073E5FED" w14:textId="31CE26D0" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The pe</w:t>
-[...50 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+        <w:t xml:space="preserve">The people responsible for First Aid in Churchill Primary School are Mrs L Burton and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mrs C. Wilson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF2AC1C" w14:textId="010C55B1" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The school’s </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The school’s main </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">main </w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>First Aid kit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00511A6C">
+        <w:t xml:space="preserve">irst </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is stored in the </w:t>
+        <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Staff Room</w:t>
+        <w:t>id kit</w:t>
       </w:r>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> is stored in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A First Aid kit is also stored in the P5/6 classroom.</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taff </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A portable first aid kit is taken on school trips.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC1A409" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BEBC78" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21512136" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INSTRUCTION AND TRAINING </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="4073D162" w14:textId="4B43EFBE" w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The school is committed to providing instruction and training for all employees on safe-working practices and procedures. The school will ensure, through its internal and external training programmes, that all employees have the appropriate level of competence to be able to safely carry out their roles. </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>The school is committed to providing instruction and training for all employees on safe-working practices and procedures. The school will ensure, through its internal and external training programmes, that all employees have the appropriate level of competence to be able to safely carry out their roles</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17941">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e.g. manual handling training</w:t>
+      </w:r>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Principal must ensure that all new employees receive induction training and that all employees are competently trained in the safe use of any equipment that they may use during the course of their employment. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3634825B" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">All employees will receive refresher training and any further training necessary as a result of changes in the workplace arising from the introduction of new procedures or new equipment. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must ensure that all new employees receive induction training and that all employees are competently trained in the safe use of any equipment that they may use during the course of their employment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1779AA2A" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All employees will receive refresher training and any further training necessary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7546">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> changes in the workplace arising from the introduction of new procedures or new equipment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3181BD37" w14:textId="77777777" w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="5944A40C" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">WORKING ENVIRONMENT </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
-[...27 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="39563B9F" w14:textId="77777777" w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will monitor the general working environment as required. This will include the monitoring of noise, lighting, ventilation, fumes and dust levels. Any problems in these areas will be reported to the appropriate section for measurement and the implementation of remedial measures if necessary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3A25BE" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC6C1D8" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">ACCIDENTS AND INCIDENTS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="6D072A72" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board of Governors and the Principal will monitor all accidents and incidents and implement the necessary control measures to prevent any recurrence. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
-[...14 lines deleted...]
-        <w:t>All accidents and incidents must be recorded in line with the Boards’ accident reporting policy. The Principal will undertake initial investigations. Where required</w:t>
+    <w:p w14:paraId="46F45358" w14:textId="77777777" w:rsidR="008408DB" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All accidents and incidents must be recorded in line with the Boards’ accident reporting policy. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will undertake initial investigations. Where required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00511A6C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will report any accidents or incidents to the Education Authority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262E4198" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579729E7" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">HEALTH AND SAFETY INSPECTIONS (PROACTIVE MONITORING) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="5D2F59E9" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="005F7546" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7546">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To improve health and safety performance and to assist in promoting a positive health and safety culture, the Board of Governors will ensure that health and safety inspections are carried out on a regular basis. It is their responsibility to take steps or make recommendations to eliminate unsafe acts, and unsafe conditions and take immediate corrective action to prevent recurrence. Health and safety inspections, associated actions, recommendations, responsibilities and timescales should be recorded. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
-[...9 lines deleted...]
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="7C99150F" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C9E35A" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">REPORTING, MONITORING AND REVIEWING SAFETY </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
+    <w:p w14:paraId="3723B3C3" w14:textId="77777777" w:rsidR="008408DB" w:rsidRPr="00511A6C" w:rsidRDefault="008408DB" w:rsidP="008408DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00511A6C">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>To ensure this policy remains relevant and appropriate to the school, it will be reviewed every three years or more frequently should the need arise, e.g. on the publication of new regulations or on the receipt of new documentation from the Education Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="6FB3FEED" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00511A6C" w:rsidRPr="00511A6C" w:rsidSect="00511A6C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="284C5563" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="795A06B6" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4277,70 +5636,70 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="556C5AE9" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
+    <w:p w14:paraId="4B60AA56" w14:textId="77777777" w:rsidR="00511A6C" w:rsidRDefault="00511A6C" w:rsidP="00511A6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C854FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EF87FC8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5314,161 +6673,166 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="510722196">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="851724753">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1283266744">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1362825574">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1475101707">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1332752452">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1428965979">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1240095385">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="248275857">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00511A6C"/>
     <w:rsid w:val="00184093"/>
     <w:rsid w:val="00195ADA"/>
     <w:rsid w:val="001B5944"/>
     <w:rsid w:val="00511A6C"/>
     <w:rsid w:val="005F7546"/>
     <w:rsid w:val="00744B54"/>
+    <w:rsid w:val="00823883"/>
     <w:rsid w:val="008408DB"/>
     <w:rsid w:val="00960DD0"/>
+    <w:rsid w:val="00AC0553"/>
     <w:rsid w:val="00AD5689"/>
+    <w:rsid w:val="00C17941"/>
     <w:rsid w:val="00E379A2"/>
     <w:rsid w:val="00F964F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="177E3D50"/>
+  <w14:docId w14:val="0FBB2A1A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A08B536B-EBF5-434C-8144-07419AE29997}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5796,50 +7160,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00511A6C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5951,51 +7320,51 @@
     <w:rsid w:val="001B5944"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B5944"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -6226,71 +7595,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>13599</Characters>
+  <Pages>10</Pages>
+  <Words>2389</Words>
+  <Characters>13623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>113</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>C2k</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15953</CharactersWithSpaces>
+  <CharactersWithSpaces>15981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>R CARTMILL</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>