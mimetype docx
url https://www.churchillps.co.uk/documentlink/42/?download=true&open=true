--- v0 (2025-10-13)
+++ v1 (2026-04-28)
@@ -1,9806 +1,10200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5ECAA2AD" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="27D9C77B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="52"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
-      </w:r>
-[...31 lines deleted...]
-    <w:p w14:paraId="1ECFB1FF" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:t>Churchill Primary School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C688BB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20EC53BD" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="23785FFA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="255533CE" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="5C06BED4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003454D2">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:noProof/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="676D00C3" wp14:editId="5BC3281B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="321E171D" wp14:editId="47698F79">
             <wp:extent cx="3598545" cy="3598545"/>
             <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
             <wp:docPr id="1" name="Picture 1" descr="Churchill Primary School LOGO"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Churchill Primary School LOGO"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3598545" cy="3598545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B13DE0" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="09D3B006" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9FA4A0" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="191483F7" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="108"/>
-[...7 lines deleted...]
-          <w:szCs w:val="108"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
         </w:rPr>
         <w:t>SEND Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197B5755" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="43174D88" w14:textId="77777777" w:rsidR="000E163E" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="40"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2BD21D1D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C802C1A" w14:textId="77777777" w:rsidR="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="40"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="2736AE69" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003454D2" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72076CCB" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="77CDCC6E" w14:textId="77777777" w:rsidR="006A00FC" w:rsidRDefault="006A00FC" w:rsidP="00BB3D8C">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEEDE71" w14:textId="7E9792FE" w:rsidR="000E163E" w:rsidRDefault="000E163E" w:rsidP="00234A34">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2D289372" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRDefault="00BB3D8C" w:rsidP="00BB3D8C">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updated </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0AD6" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0AD6" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49144072" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="00234A34">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D89794" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="790CF8BC" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRDefault="00BB3D8C" w:rsidP="00BB3D8C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Current Legislation Guiding SEND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553BCC6D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="01AF47A6" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRDefault="00BB3D8C" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The legislation that currently governs practice regarding children and young people (C&amp;YP) with special educational needs (SEN) is the Education Order (1996). The current Code of Practice on the Identification and Assessment of SEN provides guidance on how the legislation is to be delivered in schools and was published in 1998.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721E4C42" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
-          <w:b/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3C5C6ED1" w14:textId="77777777" w:rsidR="006A00FC" w:rsidRPr="006A00FC" w:rsidRDefault="006A00FC" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SENDO (2005) increased the rights of C&amp;YP with SEN and/or disabilities to be educated in mainstream schools and aimed to ensure that children with disabilities were not disadvantaged compared to their peers in school. This included the school being proactive in areas such as ensuring that the school is prepared with an adapted environment and differentiated curricula for all children who may wish to attend, including those with SEN/Disabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6077F1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
-          <w:b/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="411414A8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+        <w:t>The Supplement to the CoP was published in 2005 and updated parts of the 1998 CoP to reflect the changes following SENDO (2005).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E604B0" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>The legislation that currently governs practice regarding children and young people (C&amp;YP) with special educational needs (SEN) is the Education Order (1996). The current Code of Practice on the Identification and Assessment of SEN provides guidance on how the legislation is to be delivered in schools and was published in 1998.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A693B83" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:t>The most recent legislation, the Special Educational Needs and Disability Act (NI) 2016, strengthens and builds upon the duties contained within the Education Order (NI) 1996 and SENDO (NI) 2005. It places new duties on the schools Board of Governors, the Education Authority and Health and Social Care Trusts. It provides new rights for parents and children over compulsory school age. It is one element of the new SEN and Inclusion Framework which include new SEN Regulations and a new statutory Code of Practice as of 2021, awaiting ministerial approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4E86E3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="721CD931" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>NB: In the interim, schools have been advised that they must continue to adhere to all aspects of the Code of Practice (1998) and the Supplement to the Code of Practice (2005), except for recording children under the new three stages of the Code of Practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18538BA6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="57C52D60" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B33785" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="426AB063" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FA1E5A" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="11FDB11E" w14:textId="77777777" w:rsidR="006A00FC" w:rsidRDefault="006A00FC" w:rsidP="00BB3D8C">
+    </w:p>
+    <w:p w14:paraId="223D3717" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C8075A2" w14:textId="77777777" w:rsidR="006A00FC" w:rsidRDefault="006A00FC" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="729238C8" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="772DA85B" w14:textId="77777777" w:rsidR="006A00FC" w:rsidRDefault="006A00FC" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="078C9E9B" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA0A977" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRDefault="00BB3D8C" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="6C4619C2" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0791FE32" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRDefault="00BB3D8C" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="20EAE35C" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D16DFA" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRDefault="00BB3D8C" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="02DA5D7A" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B74D0EF" w14:textId="77777777" w:rsidR="002D312E" w:rsidRDefault="002D312E" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="682BFC5D" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B8034BF" w14:textId="77777777" w:rsidR="002D312E" w:rsidRDefault="002D312E" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="39F956DE" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="407447A6" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRDefault="00BB3D8C" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="17B66C27" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47ED70FD" w14:textId="77777777" w:rsidR="006A00FC" w:rsidRPr="006A00FC" w:rsidRDefault="006A00FC" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="12E50652" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10938360" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58211AB9" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mission Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1470E6" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRPr="002D312E" w:rsidRDefault="006A00FC" w:rsidP="002D312E">
+    <w:p w14:paraId="090B06A0" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The ethos of Churchill Primary School reflects an inclusive, child centred approach, where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staff are committed to providing equal access for all our pupils to a broad and balanced educational experience based on the Northern Ireland Curriculum. We recognise that some pupils during their school career may have special educational needs and/or a disability. In the interests of these children, we will endeavour to make every reasonable arrangement to provide for their individual needs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A graduated response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> embeds a child-centred ethos, ensuring resources and expertise are matched to individual needs when and where they are needed most.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0709CC52" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>The Graduated Response Framework (GRF) is a structured approach guiding schools in Northern Ireland to identify and support children and young people with special educational needs and/or disabilities. It ensures that learners and their families are actively involved at every stage, with decisions documented through a Personal Learning Plan (PLP) or Individual Education Plan (IEP). The six-part IPAMER cycle – Identify, Plan, Action, Monitor, Evaluate, Review - provides the day-to-day steps through which the graduated response is delivered. Each stage in the IPAMER cycle translates the strategic goals of the Graduated Response Framework into concrete tasks and decisions within schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF00F01" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...12 lines deleted...]
-    <w:p w14:paraId="5A3C2356" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00BB3D8C" w:rsidRDefault="006A00FC" w:rsidP="00BB3D8C">
+    </w:p>
+    <w:p w14:paraId="1D7C4918" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:ins w:id="1" w:author="Rhoda McCarter" w:date="2021-09-08T14:24:00Z"/>
+          <w:ins w:id="0" w:author="Rhoda McCarter" w:date="2021-09-08T14:24:00Z"/>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Definition of SEN and Disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502476C7" w14:textId="77777777" w:rsidR="006A00FC" w:rsidRDefault="006A00FC" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="440CEC3E" w14:textId="00E3261C" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For all involved in a child’s education it is important that there is a clear understanding of the terms ‘special educational needs,’ ‘learning difficulty’ and ‘special educational provision, as defined in Article 3 of the 1996 Order. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECFEE26" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+        <w:t>Special Educational Needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F009A9" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="1" w:author="Rhoda McCarter" w:date="2021-09-08T15:38:00Z"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A child has special educational needs if they have a learning difficulty which calls for special educational provision to be made. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AF7AC7" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Special Educational Needs</w:t>
-[...20 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+        <w:t>Learning Difficulty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F05EABA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A child has a learning difficulty if: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410AB185" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) they have a significantly greater difficulty in learning than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the majority of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">children of the same </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>age;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52490DE3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(b) they have a disability which either prevents or hinders them making use of everyday educational facilities of a kind generally provided for children of the same age in ordinary schools; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A69DBF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) they have not attained the lower limit of compulsory school age and is or would be if special educational provision were not made, likely to fall within (a) or (b) when of compulsory school age. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFE91E3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="2" w:author="Rhoda McCarter" w:date="2021-09-08T15:37:00Z"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2F81B7" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Learning Difficulty</w:t>
-[...87 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+        <w:t xml:space="preserve">Special Educational Provision </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B901190" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Special educational provision (SpEP) is educational provision, which is additional to, or otherwise different from, the educational provision made generally for children of their age in ordinary schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FE911C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...8 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t>Disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5111CA2B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Special educational provision (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        <w:t>The following definition of disability is taken from the Disability Discrimination Act (1995):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31771B70" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3285BC26" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-        <w:t>SpEP</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-        <w:t>) is educational provision, which is additional to, or otherwise different from, the educational provision made generally for children of their age in ordinary schools.</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">A disability is when someone has a physical or mental impairment which has a substantial and long-term adverse effect on his or her ability to carry out normal day to day activities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609E85E6" w14:textId="77777777" w:rsidR="00BB3D8C" w:rsidRPr="002D312E" w:rsidRDefault="00746066" w:rsidP="002D312E">
+    <w:p w14:paraId="4F8FC031" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Paragraph 2.3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C839F79" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00595CFB" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="58CCEF17" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00595CFB">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Key Principles of Inclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2089B369" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...8 lines deleted...]
-    <w:p w14:paraId="5DB47D70" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="48FD36A6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="3" w:author="Catherine Ward" w:date="2021-09-08T11:54:00Z"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35264A5C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Disability Discrimination Code of Practice for Schools (ECNI, 2006), states: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“…all pupils have a right to the same opportunities in the whole of their educational life.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703D17AA" w14:textId="77777777" w:rsidR="002D312E" w:rsidRDefault="00BB3D8C" w:rsidP="002D312E">
+    <w:p w14:paraId="18FF6CE9" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Churchill Primary School has an</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Churchill Primary School has an inclusive ethos and actively seek to promote the inclusion of all children. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A01F70C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="4" w:author="Rhoda McCarter" w:date="2021-09-08T14:36:00Z"/>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inclusive ethos and actively seek to promote the inclusion of all </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">children. </w:t>
-[...6 lines deleted...]
-          <w:ins w:id="5" w:author="Rhoda McCarter" w:date="2021-09-08T14:36:00Z"/>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="0C8D4729" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00595CFB" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:t xml:space="preserve"> make sure we meet our pupils’ needs and include them in all aspects of school life inclusion is an integral part of all school policies including the school’s SEN policy, school development plan and the school’s accessibility plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586F3703" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00595CFB">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SEN and Medical Categories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EFAE29" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="3D9E5C03" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Comic Sans MS" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FF9328F" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7F3CA478" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">The following is the list of the five overarching SEN categories and sub-categories taken from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="006A00FC">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           </w:rPr>
           <w:t>Department of Education Northern Ireland (2019)</w:t>
         </w:r>
-        <w:r w:rsidRPr="006A00FC">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Recording SEN and Medical Categories – Guidance for Schools, </w:t>
         </w:r>
-        <w:r w:rsidRPr="006A00FC">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           </w:rPr>
           <w:t>Bangor: DENI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761585B7" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="547E9770" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Cognition and Learning (CL) – language, literacy, mathematics, numeracy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B7C1A8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
+    <w:p w14:paraId="178489AB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dyslexia (DYL) or Specific Learning Difficulty (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>SpLD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>) - language/literacy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8D0D64" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
+    <w:p w14:paraId="52A220C3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Dyscalculia (DYC) or Specific Learning Difficulty (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>SpLD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>) - mathematics/numeracy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14479A7C" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
+    <w:p w14:paraId="30CFC929" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Moderate Learning Difficulties (MLD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FE42C4" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
+    <w:p w14:paraId="2E64E816" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Severe Learning Difficulties (SLD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A542A20" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
+    <w:p w14:paraId="702864B0" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Profound and Multiple Learning Difficulties (PMLD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E0EE0F" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="58ABA5D4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65198685" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="4C059373" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Social, Behavioural, Emotional and Well-being (SBEW)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4A8AB0" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="0CF69007" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:tab/>
         <w:t>Social and Behavioural Difficulties (SBD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B74AC5" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="6A000993" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:tab/>
         <w:t>Emotional and Well-being Difficulties (EWD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BC3052" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="1E7C2C9D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:tab/>
         <w:t>Severe Challenging Behaviour associated with SLD or PMLD (SCB)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6996A1F0" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1CC83F34" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52CF6075" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="492D8242" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Speech, Language and Communication Needs (SLCN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B45466" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="71EB0C0B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Developmental Language Disorder (DLD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3916BC79" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6139FBAE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Language Disorder associated with a differentiating/ biomedical condition (LD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38494BB1" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00595CFB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="08791B74" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Communication and Social Interaction Difficulties (CSID)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE9A80E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="291EF16E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14E10A5D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="2320DCF5" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Sensory (SE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18574D35" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00AD0FDB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="3EC96E3B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Blind (BD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68399F4D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00AD0FDB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="5096B55C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Partially Sighted (PS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A13DE5" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00AD0FDB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="40B861CA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Severe/Profound Hearing Impairment (SPHI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D02368" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00AD0FDB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="7C8C5447" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mild or Moderate Hearing Impairment (MMHI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEAFC82" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00AD0FDB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="2E8A1617" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Multi-sensory Impairment (MSI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE5FC1E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="4B05CC29" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="027E3239" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E595B38" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Physical Need (PN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387622C0" w14:textId="77777777" w:rsidR="002D312E" w:rsidRDefault="00746066" w:rsidP="00AD0FDB">
+    <w:p w14:paraId="18DFFE9B" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Physical (P)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27200222" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00AD0FDB" w:rsidRDefault="00746066" w:rsidP="00AD0FDB">
+    <w:p w14:paraId="35125476" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6D94B1" w14:textId="643735A8" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD0FDB">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Children with a medical condition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FE98CA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="42EE41BD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Children who have an identified medical condition will be recorded on the school’s medical register. Those who do not require special educational provision will be recorded on the Medical register only and will not be placed on the SEN register. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F3826F7" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:t xml:space="preserve">Children who have an identified medical condition will be recorded on the school’s medical register. Those who do not require special educational provision will be recorded on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> register only and will not be placed on the SEN register. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495CB7D1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>A pupil with a medical diagnosis or disability may or may not have a SEN but what is key is “does the pupil have a requirement for special educational provision to access the curriculum.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583BCAAA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="0504A3B2" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">A pupil can be recorded on both the SEN register and medical register if they have both a medical need and require special educational provision to be made for them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DABC32" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1E08A42E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>The Medical Register is the responsibility of</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD0FDB">
+        <w:t xml:space="preserve">The Medical Register is the responsibility of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4A7274DF" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mrs Louise Burton</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8F3B3F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
         <w:t xml:space="preserve">The following is the list of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>key medical diagnoses as commonly identified and agreed by the Department of Health which occur within the school population</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> taken from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="006A00FC">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           </w:rPr>
           <w:t>Department of Education Northern Ireland (2019)</w:t>
         </w:r>
-        <w:r w:rsidRPr="006A00FC">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Recording SEN and Medical Categories – Guidance for Schools, </w:t>
         </w:r>
-        <w:r w:rsidRPr="006A00FC">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           </w:rPr>
           <w:t>Bangor: DENI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FA7D62" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="2DE0C51E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Epilepsy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA8E16E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="22F6D296" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Asthma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DD2814" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="71F9914A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Diabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57576F6A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="0E47CB0F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Anaphylaxis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505A21EE" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7345A5A2" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Autism Spectrum Disorder (ASD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD47AEF" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="51F037FA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="6E7CE3A2" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attention Deficit Disorder (ADD)/ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Attention Deficit Hyperactivity Disorder</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ADHD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A0630A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Dyspraxia/ Development Co-ordination Disorder (DCD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4835C2A0" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="2F043BB8" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Developmental Language Disorder (Medical) (DLD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517848DE" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="5073C774" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Global Developmental Delay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E905733" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="04B77D2B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Down Syndrome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526DFE3E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="0E498DCD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Complex Healthcare Needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BF6BA2" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="36D1A746" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Anxiety Disorder (includes social anxiety, phobia, school refusal, obsessive compulsive disorder)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A912143" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="240AEBF1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Depression</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB5C10A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="520A4947" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Eating Disorder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BB4ADE" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="6FAA02A1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Psychosis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4333DCE6" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="6833D285" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Other Medical Disorder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AE2A83" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="27203839" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Cerebral Palsy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA1BDF4" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1A199882" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Spina Bifida – with Hydrocephalus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0115BA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="62FC76BC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Spina Bifida – without Hydrocephalus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AB637A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="0A63FD64" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Muscular Dystrophy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0114102C" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="38FC98CE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Acquired Brain Injury</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BD1B15" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="4D7EE882" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Visual Impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C4F02F" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="18AA9C9E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Hearing Impairment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3F34AF" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="6447279F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Physical Disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD4EFD9" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00AD0FDB" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="18C7F0E1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Other Medical Condition/ Syndrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37801CC2" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...204 lines deleted...]
-    <w:p w14:paraId="531038D8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="002D312E" w:rsidRDefault="00746066" w:rsidP="002D312E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DC159E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D312E">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>Policy Aims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3631C1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To identify pupils with SEN/disability as early and thoroughly as possible using a variety of measures and in consultation with appropriate personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401F8D68" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1580B5E3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>To ensure full entitlement and access for pupils with SEN/disability to high quality education within a broad, balanced, relevant, and differentiated curriculum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CE768C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA68B5C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To ensure that all pupils with SEN/disability feel valued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3D3298" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52CAD9D1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>To offer curricular, pastoral, and extra-curricular opportunities that allow pupils to develop their knowledge, understanding and skills so ensuring progress, promoting success and self-confidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1316A5" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36588B1D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>To offer a broad curriculum which will promote intellectual, emotional, social, and   physical progress in order that pupils can develop as valuable members of society both now and in the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDDA2D6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABCDAA3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To encourage parental partnerships in all aspects of SEN provision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1C7275" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305FEB24" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To consider the views of the child when planning and implementing SEN provision </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their age and capacity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACC88A3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A2B6C6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To support children in participating in making decisions in all aspects of their learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544A9096" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B99AF58" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>To strive for close co-operation between all services and agencies concerned to achieve an effective multi-disciplinary approach to meeting SEN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E8AF8A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A3228A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To educate pupils with SEN/Disability, wherever possible, alongside their peers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B70E712" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255D5656" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To develop a recording system so that each pupil’s performance can be monitored and reviewed appropriately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C5EEF2" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6C7B41" w14:textId="147246E7" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>To encourage and/or maintain the interest of pupils with SEN in their education</w:t>
+      </w:r>
+      <w:r w:rsidR="00416D26" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C12F13" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0637CA2A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Policy Aims</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3061981A" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:t>To encourage a range of teaching strategies that accommodate different learning styles and promote effective learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25537411" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D987C9B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="5C853287" w14:textId="77777777" w:rsidR="00F52682" w:rsidRDefault="00746066" w:rsidP="00F52682">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>To create a caring and supportive environment in which pupils can contribute to the planned provision in relation to their individual learning needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF10447" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD9637B" w14:textId="77777777" w:rsidR="00416D26" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="00416D26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="2BC26692" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416D26" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>To meet the needs of all pupils who have SEN by offering appropriate forms of educational provision and the most efficient use of available resources, recognising there is a continuum of needs and a continuum of provision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EAF962" w14:textId="2ACA4059" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="00416D26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196E00EA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="18163FE6" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To promote collaboration amongst teachers in the implementation of the SEN policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C25E275" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446D66FD" w14:textId="39305EBF" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...444 lines deleted...]
-    <w:p w14:paraId="57D20180" w14:textId="77777777" w:rsidR="002D312E" w:rsidRPr="002D312E" w:rsidRDefault="002D312E" w:rsidP="002D312E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>To work closely with</w:t>
+      </w:r>
+      <w:r w:rsidR="00416D26" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the EA Local Impact Team (LIT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00416D26" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services and other outside agencies as appropriate to support each pupil with SEN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3414D280" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2E9067BD" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="002D312E" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26081F88" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AE7661" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Arrangements for Co-ordinating SEN Provision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60003623" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Although meeting the needs of pupils with SEN is a whole school issue the overall responsibility for managing SEN provision resides with the Board of Governors and the principal of the school. However, to facilitate the day-to-day running of the provision the Board of Governors has delegated responsibility to co-ordinate the provision for pupils with special educational needs to   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mrs Louise Burton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SENCo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2428A0FE" w14:textId="77777777" w:rsidR="00416D26" w:rsidRPr="00234A34" w:rsidRDefault="00416D26" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42736C78" w14:textId="77777777" w:rsidR="00416D26" w:rsidRPr="00234A34" w:rsidRDefault="00416D26" w:rsidP="00416D26">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D312E">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Roles and Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E88823" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...74 lines deleted...]
-    <w:p w14:paraId="76A67171" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="0329C0D3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D7058A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The following section highlights the key roles and responsibilities of all those involved in SEN provision: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5AF2E3" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1AFC6364" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Board of Governors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E24CB9A" w14:textId="77777777" w:rsidR="00845461" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="5F7DBF3B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The role of the Board of Governors of a mainstream school is to exercise its functions in relation to the school with a view to ensuring that provision is made for registered pupils with special educational needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A3A452" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00845461" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="761E1458" w14:textId="5467B06C" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">The named Board of Governor responsible for SEN/Disability </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>is :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="34E39B4E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00845461" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00416D26" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Mrs Selina Allen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFF72F8" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="1AC9DE0C" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The Board of Governors has a statutory duty to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EA8FCD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4D583C9D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">take account of the provisions in the DE Code of Practice on identifying and assessing special educational </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>needs;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="259B811E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4D1A2D19" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use their best efforts to provide for pupils identified with SEN and that parents are notified of their child’s special </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>needs;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="59B526FA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0040FEAA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintain and operate a policy on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>SEN;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="15A51ED0" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="5876666B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure that where a registered pupil has special educational needs, those needs are made known to all who are likely to teach </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>them;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7A9BCACE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="51440C96" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">check that the teachers in the school know the importance of identifying those registered pupils with SEN and of providing appropriate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>teaching;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="45C03859" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">allocate funding for special educational needs and disability; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA3A611" w14:textId="77777777" w:rsidR="00845461" w:rsidRPr="00845461" w:rsidRDefault="00746066" w:rsidP="00845461">
+    <w:p w14:paraId="7A3E7D61" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>prepare and take forward a written accessibility plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3326B045" w14:textId="77777777" w:rsidR="00845461" w:rsidRPr="00845461" w:rsidRDefault="00845461" w:rsidP="00845461">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4A5CE447" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AE6350" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">(ESAGs Chapter 12; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00676D14">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>pg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00676D14">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-9 Leadership and management; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>SEN Resource File</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> - DENI, 2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5A297B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00E03135" w:rsidRDefault="00746066" w:rsidP="00E03135">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="0524E702" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Principal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF6359D" w14:textId="77777777" w:rsidR="003E4C00" w:rsidRDefault="003E4C00" w:rsidP="00E03135">
-[...49 lines deleted...]
-    <w:p w14:paraId="4D6BC539" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="003E4C00">
+    <w:p w14:paraId="73BEDD43" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The principal should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3B539D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keep the Board of Governors informed about SEN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>issues;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B03AD0B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3A79EEE1" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work in close partnership with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>SENCo;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="27122DFA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="72CDF90A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liaise with parents and external agencies as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>required;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F7AA563" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="62D7E386" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="003E4C00" w:rsidP="003E4C00">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delegate and monitor the SEN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>budget;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1F27B171" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...56 lines deleted...]
-    <w:p w14:paraId="0F40854B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Ensure consistency of practice and contribute to the realisation of the school development plan; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CEF3DF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>provide a secure facility for the storage of records relating to special educational needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39463A28" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="2E6E9837" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5631D4F1" w14:textId="77777777" w:rsidR="00E03135" w:rsidRPr="006A00FC" w:rsidRDefault="00E03135" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="63D24687" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C2F52C" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="003E4C00" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="14E88D00" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-      <w:r w:rsidR="003E4C00" w:rsidRPr="003E4C00">
+        <w:t xml:space="preserve">SENCo / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Learning Support Co-ordinator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624467BB" w14:textId="77777777" w:rsidR="003E4C00" w:rsidRPr="003E4C00" w:rsidRDefault="003E4C00" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="20C40190" w14:textId="23857DF0" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="00416D26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The SENCo at Churchill P.S </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mrs L Burton.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9DE19D" w14:textId="77777777" w:rsidR="00416D26" w:rsidRPr="00234A34" w:rsidRDefault="00416D26" w:rsidP="00416D26">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079A2849" w14:textId="40082075" w:rsidR="00416D26" w:rsidRPr="00234A34" w:rsidRDefault="00416D26" w:rsidP="00416D26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In all mainstream schools, a designated teacher who usually assumes the title of the special educational needs co-ordinator (SENCo) should be responsible for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9FA7EE" w14:textId="77777777" w:rsidR="00416D26" w:rsidRPr="00234A34" w:rsidRDefault="00416D26" w:rsidP="00416D26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE1AA05" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>day to day</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operation of the school’s special educational needs policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E446099" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responding to requests for advice from other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>teachers;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="203AC52B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">co-ordinating provision for pupils with special educational </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>needs;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="09AAD891" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintain the school’s SEN register and oversee all the records on pupils with special educational </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>needs;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7A42F343" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">working in partnership with parents of children with special educational </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>needs;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="757B4134" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">establishing the SEN in-service training requirements of the staff, and contributing as appropriate to their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>training;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="14816F70" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorBidi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liaising with external agencies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449CE5CB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Formulate a SEND action plan for the school development plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522868DF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...210 lines deleted...]
-    <w:p w14:paraId="52A39256" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734C21D4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Class Teacher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6831E08E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="4ABAB4A8" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>The class teacher should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C809654" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="77B16792" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4C140030" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+        <w:t xml:space="preserve">be aware of current </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>legislation;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6BDF445F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="36580BF4" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+        <w:t xml:space="preserve">keep up to date with information on the SEN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Register;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F4EE5EC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6ACF534C" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+        <w:t xml:space="preserve">gather information through observation and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assessment;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="40D780DA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2EBB8BA3" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+        <w:t xml:space="preserve">develop an inclusive </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>classroom;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2676F740" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6BE8BDF6" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+        <w:t xml:space="preserve">work closely with other staff to plan for learning and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>teaching;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3CF813BD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D7221B">
+        </w:rPr>
+        <w:t>contribute to, manage, and review IEPs in consultation with the SENCo; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141A0A10" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D7221B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D7221B">
+        </w:rPr>
+        <w:t>involve classroom assistants as part of the learning team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4600B778" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5ACC66B9" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+        <w:t>Aim to meet the needs of all children in their class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248B3E27" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Present materials appropriate to pupil’s age, maturity, learning needs/ disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDC238E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Involve pupil/parent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744CB9B4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="60CD3173" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00E03135" w:rsidRDefault="00746066" w:rsidP="00E03135">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7D144B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SEN Support Staff/ Additional Adult Assistants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEEF114" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="5F805C48" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Support Staff/ Additional Adult Assistants should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA3601B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="5A612A98" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="45AAF5D4" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work under the direction of the class </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>teacher;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5CABED65" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4AA58FF8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be involved in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>planning;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4ABF3646" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4C9101A6" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">look for positives by talking to the child about his/her </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>strengths;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2491FB91" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="71F90E00" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide practical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>support;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F6C9EE1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7A9B07E3" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listen to the child/speak to staff on the child’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>behalf;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5517CFDD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="288A9344" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">explain boundaries and operate these consistently and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>fairly;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D8E3EFC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>keep records and attend meetings; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67405EA8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00E03135" w:rsidRDefault="00746066" w:rsidP="00E03135">
+    <w:p w14:paraId="2512FA07" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>share good practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7C53C2" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00E03135" w:rsidRDefault="00746066" w:rsidP="00E03135">
+    <w:p w14:paraId="640EA606" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03135">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pupil views</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA61590" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="210418F6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In school, as far as reasonably practicable, we seek and have regard to the child’s views about their strengths, learning difficulties and education, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their age and maturity. We seek and listen to their views about how they learn effectively and then focus on the strategies that work for them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353E549C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Key decisions for a particular pupil might include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522BED31" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00E03135">
+    <w:p w14:paraId="3340A3D6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7A374A43" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contributing to their own assessment, provision, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>progress;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="51DA274D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
         <w:t>contributing to the review of IEPs, Annual Reviews, and the Transition process; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3628E7E6" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="392297A7" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>involving and supporting the pupils to participate in making decisions about matters affecting them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A552A43" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...9 lines deleted...]
-    <w:p w14:paraId="10431FAA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7F20C3F8" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270B0D49" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Seeking their views and supporting them to participate in making decisions about their learning is good practice. The child’s progress will be more effective when both they and, where appropriate, their parents are involved, and account is taken of their wishes, feelings, and perspectives. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A226FA2" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00E03135" w:rsidRDefault="00746066" w:rsidP="00E03135">
+    <w:p w14:paraId="6E097DA9" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parent/person with parental responsibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16218082" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00E03135">
-[...26 lines deleted...]
-    <w:p w14:paraId="1E4BA903" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7D26BBEB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At Churchill Primary School, we acknowledge that successful partnerships between parents, pupils and school play a key role in promoting a culture of co-operation, openness and transparency and have a crucial impact on the effectiveness of special educational provision. Seeking the views of the child or young person also plays a key role in helping us understand individual needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7C40E6" w14:textId="77777777" w:rsidR="00966853" w:rsidRPr="00234A34" w:rsidRDefault="00966853" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="5" w:author="Rhoda McCarter" w:date="2021-09-08T14:43:00Z"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52042C91" w14:textId="72C8C78C" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="579F8AE4" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Teachers, pastoral staff,</w:t>
+      </w:r>
+      <w:r w:rsidR="00966853" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SENCos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00966853" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>LSCs</w:t>
+      </w:r>
+      <w:r w:rsidR="00966853" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>, and other school staff all have a significant role in developing positive and constructive relationships with parents and pupils. We encourage this participation and value its contribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052E9CCF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the school’s responsibility to inform parents when staff are considering placing the pupil’s name on the SEN register or moving the child between stages. It is essential that parents inform the relevant school staff of any significant needs their child may possess. They should do this as early as possible. For example, essential information may need to be made available by a parent upon a child’s entry to the school. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA02C84" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00E03135">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="6842546A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Parents should be invited as necessary to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D875B6" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00E03135">
+    <w:p w14:paraId="53AD4E95" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="68286B9B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">meet with staff to discuss their child’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>needs;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3AAC8F6F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="71B504C1" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attend review </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>meetings;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="09075EFB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>inform staff of changes in circumstances; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48846316" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7AD38BDC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>support targets on IEPs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DA3051" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="20A97E78" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="627C476D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00E03135" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="21658BB3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03135">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Admissions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CCFCAF" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="5706A87A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="4FAD1E27" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6AACFD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...18 lines deleted...]
-    <w:p w14:paraId="357A4788" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The admission arrangements with respect to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>the majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pupils with SEN is consistent with the school’s general arrangements for all other pupils. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7B322F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The Special Educational Needs and Disability Order (SENDO) (2005) legislation strengthened the right for children with a Statement to an ordinary school place unless it is against the wishes of parents, or it is incompatible with the efficient education of others. Children who have special educational needs but do not have a statement, must, except in specific circumstances, be educated in an ordinary school (Article 3(1) SENDO, 2005).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1705DF" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="634131D4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="21491135" w14:textId="77777777" w:rsidR="000C5F14" w:rsidRPr="006A00FC" w:rsidRDefault="000C5F14" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children with Statements of SEN are placed in the school at the request of the Education Authority (EA). When seeking to place a pupil with a Statement, the EA will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the wishes of the child’s parents and the provision of efficient education for other children in the class or school and the efficient use of resources to determine the suitability of the placement. This arrangement is in line with SENDO legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57217C7D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B25E5E4" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="000C5F14" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="3AB1A585" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C5F14">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Accessibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F101D1" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="4C27BE8D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC5FBE5" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">The focus in the school’s accessibility plan is to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3215B2CC" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00FD25DD">
+    <w:p w14:paraId="655D3D68" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="057913A1" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">increase the extent to which disabled pupils can participate in the school’s curriculum. By way of example, this covers teaching and learning and the wider curriculum of the school such as participation in after-school clubs, leisure, and cultural </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>activities;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4509A7FB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>improve the physical environment of the school to increase the extent to which disabled pupils can take advantage of education and associated services provided or offered by the school; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F2C0F6" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1E7E22ED" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4BE15D0E" w14:textId="77777777" w:rsidR="00FD25DD" w:rsidRDefault="00FD25DD" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">improve the delivery to disabled pupils of the information which is provided in writing to pupils who are not disabled. This should be completed within a reasonable time and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their disability and any preferences expressed by them or their parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680E904C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FBBCB10" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="11C2A847" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>At present:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0269EAA6" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="73BE5826" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="345BA0DF" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pupils with disabilities have equal access to all areas of the school </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>building;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="68489806" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="3A375831" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the school is fully accessible to wheelchair </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>users;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FCFF83" w14:textId="6195CC4C" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="783F1DB9" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>there are well-equipped facilities for personal care</w:t>
+      </w:r>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including access to a fully equipped Hygiene </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Room</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5BE31C8E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>access to a broad and balanced curriculum can be facilitated appropriate to age, ability, aptitude, and attainments; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28643ED1" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="32CB56DE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>written information can be provided in a variety of formats upon request.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CA8E1A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="3DD04FFA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBA3B6E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7B98EEAD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Special Facilities, Resources and Accommodation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C86EFCE" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="0FAAB3FD" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00FD25DD" w:rsidRDefault="00FD25DD" w:rsidP="00FD25DD">
+    <w:p w14:paraId="35096047" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BF6054" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Disability access toilet and personal care area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C7B805" w14:textId="77777777" w:rsidR="00FD25DD" w:rsidRPr="00FD25DD" w:rsidRDefault="00FD25DD" w:rsidP="00FD25DD">
+    <w:p w14:paraId="1FDF5CDF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Alternative ramps to use other than steps outside</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EB59C0" w14:textId="77777777" w:rsidR="00FD25DD" w:rsidRPr="00FD25DD" w:rsidRDefault="00FD25DD" w:rsidP="00FD25DD">
+    <w:p w14:paraId="56FA8F22" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Nurture/Sensory area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DF14F4" w14:textId="77777777" w:rsidR="00FD25DD" w:rsidRPr="00FD25DD" w:rsidRDefault="00FD25DD" w:rsidP="00FD25DD">
+    <w:p w14:paraId="6551E710" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Outdoor classroom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E33DEA8" w14:textId="77777777" w:rsidR="00FD25DD" w:rsidRPr="00FD25DD" w:rsidRDefault="00FD25DD" w:rsidP="00FD25DD">
+    <w:p w14:paraId="121A373E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Assistive technology – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Ipads</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>, Apps, C2k Apps to support teaching and learning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F1C35A" w14:textId="77777777" w:rsidR="00FD25DD" w:rsidRPr="006A00FC" w:rsidRDefault="006722CB" w:rsidP="00FD25DD">
+    <w:p w14:paraId="12C6049E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Small learning room adjacent to P6/7 mobile classroom</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E011F6" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7960DDD9" w14:textId="0CD804EC" w:rsidR="0017226D" w:rsidRPr="00234A34" w:rsidRDefault="0017226D" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Hygiene Room</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ABD2A0" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Annual Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661DE208" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="23753AAE" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="47BC2AED" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C7A808" w14:textId="421E035C" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board of Governors report annually on all aspects of SEN provision in school. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">The SEN section in the Annual Report contains information on: the number of statemented pupils; pupils that received provision from EA Pupil Support Services or Health and Social Care Trust; and those that accessed school-delivered special educational provision. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6358DCA8" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="005709C8" w:rsidP="00BB3D8C">
+        <w:t>The SEN section in the Annual Report contains information on: the number of statemented pupils; pupils that received provision from</w:t>
+      </w:r>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the EA Local Impact Team (LIT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pupil Support Services or Health and Social Care Trust; and those that accessed school-delivered special educational provision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E85FDE4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="631602C1" w14:textId="77777777" w:rsidR="00E9643E" w:rsidRPr="006A00FC" w:rsidRDefault="00E9643E" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Hard copies of this report can be provided upon request from the school office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3569FC81" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>SEND is an item on the agenda at each Governor meeting, with SENCo providing up to date information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E748B44" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="3E08B130" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380F91C9" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00E9643E" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="6E824D7C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E9643E">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Identification and Assessment of Special Educational Needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48589CF1" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="17E38017" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A89A9FD" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00E9643E">
+    <w:p w14:paraId="0DB5B785" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>It is vitally important that children with SEN are identified as early as possible and that an awareness of their possible difficulties is clearly communicated between all the professionals involved with their development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4AF99E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00E9643E">
+    <w:p w14:paraId="0F4E0F88" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>(Code of Practice 1998, paragraph 2.14)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5710C4" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="102B1E66" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00E9643E">
+    <w:p w14:paraId="40B6A04F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3930D09D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Children with SEN should be identified as early as possible and assessed as quickly as is consistent with thoroughness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6139F7CF" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00E9643E">
+    <w:p w14:paraId="20BFEFAD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>(Supplementary Guide of the Code of Practice paragraph 5.12 - page 44)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E4A85A" w14:textId="77777777" w:rsidR="00E9643E" w:rsidRPr="006A00FC" w:rsidRDefault="00E9643E" w:rsidP="00E9643E">
+    <w:p w14:paraId="7E5A951D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A1B4A9A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00E9643E" w:rsidP="00E9643E">
+    <w:p w14:paraId="74176E7F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>At Churchill Primary School, all staff are responsible for the early identification of children with SEN</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="3409E1D8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. The following may be used to identify pupils’ needs: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F6ECCE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7A29E485" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information from transferring </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>school;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="38E77F9E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="3430C657" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teacher </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>observation;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="24178FA4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="4E35D38B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">standardised tests </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>analysis;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="36EE45BE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorBidi"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="02015078" w14:textId="77777777" w:rsidR="00E9643E" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagnostic </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>assessments;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6DF66895" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...105 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whole school assessment – Intelligence testing (P4&amp;P6) CAT </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2116FED0" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          Standardised tests (p3-7) - PTE/PTM/Mental Maths/SWST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3A2D95" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          British Picture Vocabulary test (P1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7260D017" w14:textId="77777777" w:rsidR="005709C8" w:rsidRDefault="005709C8" w:rsidP="00E9643E">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="74F3738F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          Star Reader (P5-7)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071C0136" w14:textId="77777777" w:rsidR="00096ED9" w:rsidRPr="008505A5" w:rsidRDefault="00096ED9" w:rsidP="00096ED9">
+    <w:p w14:paraId="3AA52B43" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="58673C06" w14:textId="77777777" w:rsidR="00096ED9" w:rsidRPr="005B0EE3" w:rsidRDefault="00096ED9" w:rsidP="005B0EE3">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results of screening tests are collated into class screens and analysed through SIMS. Children with inconsistent and low results will be identified by the class teacher and the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D797BFC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Diagnostic Tests will be used with children with inconsistent or low screening results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B768FFE" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="689659CC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="5E7EC6A2" w14:textId="77777777" w:rsidR="00096ED9" w:rsidRPr="006A00FC" w:rsidRDefault="00096ED9" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">key stage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>assessments;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6AFFCCA3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="40971A01" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A record of concern may be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>completed;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="56F812CF" w14:textId="77777777" w:rsidR="0017226D" w:rsidRPr="00234A34" w:rsidRDefault="0017226D" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7FCD7A71" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal learning plans/individual education </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>plans;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="114BF9C3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="08DF3857" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">care </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>plans;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2AB977CC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="76811BAC" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal education plans for children who are looked </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>after;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="28358B4D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="520F8CEB" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statements of special educational </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>need;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="292DD9AC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="399E01E4" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>reviews;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5F046703" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7DBB5E97" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">professional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>reports;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="46F0BB86" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="1828D419" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>contributions;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1C56F0ED" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="0017226D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="715D85B1" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pupil </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>contributions;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4E65877E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDEC380" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00623549" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="280BCCFC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00623549">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The Management of Special Educational Needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFEC411" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="17B48D5B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00623549">
+    <w:p w14:paraId="67C39BB6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56398FD9" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The Three Stages of Special Education Provision </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049F92FC" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00623549">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="66224FBE" w14:textId="77777777" w:rsidR="0017226D" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-        <w:t>In</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="58F26B69" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:t>In Churchill Primary School, we adhere to the three stages of the Code of Practice.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These stages focus on the level of intensity of the special educational provision</w:t>
+      </w:r>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through a graduated response which is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required for a child to make adequate progress commensurate with their abilities and improve their outcomes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E43B53" w14:textId="77777777" w:rsidR="0017226D" w:rsidRPr="00234A34" w:rsidRDefault="0017226D" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795065E6" w14:textId="4D5A1BAB" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibility for pupils with SEN at each stage lies with the school, given the day-to-day role of the school in a pupil’s teaching and learning, with increasing EA involvement when required. A summary of the three stages of special education provision is set out below: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C62223E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="6" w:author="Rhoda McCarter" w:date="2021-09-08T14:57:00Z"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC85765" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stage 1 includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670F7AAD" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="4FCDCAB5" w14:textId="048BA318" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t>School delivered special educational provision</w:t>
+      </w:r>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t xml:space="preserve"> (graduated response</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="24E655E6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t>A PLP is required (currently IEP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="337A31B8" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The majority of special educational needs will be met at this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>stage;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="71D23F86" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The responsibility lies with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>school;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="29DBF629" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>Operates in mainstream schools and classes; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E382F32" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="767F4DBF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reasonable adjustments and additional strategies and approaches are implemented, aimed at meeting, and addressing the child’s SEN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C774097" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="0CD683D6" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="35F5E03C" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8C6E81" w14:textId="6579B887" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="34A82F8B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PLP (currently IEP) should contain the core information/evidence of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school’s graduated response </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>to inform a request</w:t>
+      </w:r>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for involvement (RFI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0017226D" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if considered necessary,</w:t>
+      </w:r>
+      <w:r w:rsidR="000414C3" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for access to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000414C3" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the EA Local Impact team (LIT) for input </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at Stage 2. The child will only move to Stage 2 once any external special educational provision is being implemented. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52780276" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stage 2 includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3334C7DB" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="61033A2A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t xml:space="preserve">School-delivered special educational provision plus external provision, for example, the EA or the HSC </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t>Trust;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="53DB3A2B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t xml:space="preserve">A PLP is required (currently IEP). A smaller number of children will need this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t>provision;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1C536674" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The responsibility lies with the school plus external provision from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>EA;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="468E3A05" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>Operates in mainstream schools and classes (and by exception in special school or Learning Support Centre (LS Centre) for the purpose of assessment; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E98F103" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5954AF67" w14:textId="4D739C9E" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>Reasonable adjustments, additional strategies and approaches are implemented</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="56CB1715" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk208917051"/>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(in line with a graduated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>response</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resources, advice, guidance, support, and training provided through the EA SEN support services to address the child’s SEN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D9D73D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60230A50" w14:textId="6DF6DBC8" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="484157C5" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of a child not making progress, despite the external support from the EA, the child may require consideration for a statutory assessment. A new online form designed to guide the user through the process is used to make a request for statutory assessment. The PLP contains the core school information the EA will use to consider and if appropriate make, a statutory assessment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4F8005" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...18 lines deleted...]
-    <w:p w14:paraId="0DD103ED" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The pupil will remain at Stage 2 when a request for a statutory assessment is being considered, is being made and, if appropriate until a statement is made. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EF1B4D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Stage 3 includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26904908" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="36F750DC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Pupils with a statement of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t>SEN;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="48E5D360" w14:textId="28257826" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t>School and EA delivered special educational provision</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> (in line with a graduated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t xml:space="preserve">response) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t xml:space="preserve"> any relevant treatment or service identified by the HSC Trust;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EAE058" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t>A PLP is required (currently IEP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="54AD5AF9" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D7235D">
+        </w:rPr>
+        <w:t xml:space="preserve">A smaller number of children will need this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t>provision;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1987D57B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+        </w:rPr>
+        <w:t xml:space="preserve">The responsibility lies with the school and the EA –with input from the HSC Trust where </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>relevant;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B158D0E" w14:textId="0EBB9DAC" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0458C9D7" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operates in mainstream schools, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialist provisions attached to mainstream schools or special schools or special schools </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(as determined within the child’s statement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="54D0FC7F" w14:textId="7080FDA6" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Reasonable adjustments, the school delivered special educational provision are implemented plus EA provision as set out in the Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (representative of a graduated response)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707366A1" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16352E2B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>At Stage 3, the child has a statement and is receiving special educational provision (as set out in the Statement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D43DF45" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1138EEE2" w14:textId="4016BADB" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The pupil‘s PLP (IEP) should be revised, to reflect the content of the statement (as it relates to the PLP (IEP) including the SEN category (or categories); setting intended outcomes based on the objectives of the special educational provision and the nature and extent of the EA’s provision including any relevant service and treatment the HSC Trust are to provide; and any additional school provision or modifications to the curriculum, as itemised in the statement; the pupil's PLP (IEP) will be subject to regular monitoring, review and evaluation and will form the key basis of educational information to inform the annual review of the statement.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0FD953AE" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00D7235D" w:rsidRDefault="00746066" w:rsidP="00D7235D">
+        <w:t>The pupil‘s PLP (IEP) should be revised, to reflect the content of the statement (as it relates to the PLP (IEP) including the SEN category (or categories); setting intended outcomes based on the objectives of the special educational provision and the nature and extent of the EA’s provision including any relevant service and treatment the HSC Trust are to provide; and any additional school provision or modifications to the curriculum</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1E8A" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (graduated response)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, as itemised in the statement; the pupil's PLP (IEP) will be subject to regular monitoring, review and evaluation and will form the key basis of educational information to inform the annual review of the statement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5030FD9C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Exceptional Cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6BE61F" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="027E3BA4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>In most cases transition through the three-staged assessment process occurs in sequence. However, in exceptional circumstances, pupils may demonstrate such significant or unforeseen difficulties that with multi-professional and parental agreement a move to a higher stage of need is necessary immediately.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0967F7AD" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00D7235D" w:rsidRDefault="00746066" w:rsidP="00D7235D">
+    <w:p w14:paraId="3FC2C09E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Annual Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7495551A" w14:textId="77777777" w:rsidR="00D7235D" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="2D645687" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 19 of the Education (Northern Ireland) Order 1996 requires that any child or young person who is the subject of a statement of special educational needs, whether attending a special or mainstream school, must be reviewed annually, to make sure that the needs of the child or young person are still being met and to consider the appropriateness of the placement. Annual Reviews should be seen as part of the process of continuous monitoring of the child's progress. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEEBB8F" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00D7235D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006A00FC">
+    <w:p w14:paraId="7D583D73" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The Annual Review procedure is designed to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249E3332" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00D7235D">
+    <w:p w14:paraId="3D3A5EC3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorBidi"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="641EBB43" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gauge the child’s progress towards meeting the objectives specified in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Statement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="03522D98" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>review the special provision made for the child, including placement; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A02D8BA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="02ABD007" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>consider the appropriateness of maintaining the statement of special educational needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4113D0" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="14584BAE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The annual review is carried out by the school on behalf of the EA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA1EDE7" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1A5BFFFD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The Review will take place in school and is chaired by the principal (or another person as delegated by the principal).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68307A80" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="56785E73" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Relevant forms and the EA’s guidance for this process are available by contacting Statutory Assessment and Review Service (SARS) of the school’s local EA office or they can be downloaded from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="006A00FC">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>EA website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D87A8F" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="62CC4BBE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Record Keeping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E295AA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="6494932A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00D7235D">
+    <w:p w14:paraId="5282AA37" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C8D2EC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:ins w:id="8" w:author="Rhoda McCarter" w:date="2021-09-08T15:23:00Z"/>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>SENCo</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> keeps the following records in school: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DEAE7D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00D7235D">
+    <w:p w14:paraId="2850AADC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="23D8D165" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Register;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="39B78EF7" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4FE5DD51" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">records of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>concern;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="51F479CA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="40684D29" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>individual education plans/(PLP)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>reviews;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2AF10EFA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="7C64E479" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statements/annual reviews/transition </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>plans;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7CD8696E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="459DFA35" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>assessment results/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>data;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="15518E49" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="58948DA8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual pupil </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>files;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="74CC3A98" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>record of liaison/meetings with staff from the Education Authority’s SEN Support Services/Health and Social Care Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560B4E08" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="59F0BC46" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>minutes of meetings with parents; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABD673F" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="0373A85E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>support, advice, and training provided to staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2E834D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="070ED6F3" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="566FE947" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00D7235D" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="5F58CF9D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D7235D">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring the Progress of Pupils with Special Educational Needs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E552D80" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="44BF3FC5" w14:textId="77777777" w:rsidR="00D7235D" w:rsidRDefault="00D7235D" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="6D21A1BC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E46921F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The SEN register is updated after each planning and review cycle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FE5236" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="34608D99" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>It is the responsibility of the SENCo to ensure that the progress of pupils on the SEN register is monitored. This may be achieved by considering that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A4E62A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7724F45B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="3B1EBF89" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual education plans are monitored and reviewed for quality, progression, and appropriateness through meeting with teachers on a regular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>basis;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBF35BA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>evidence is collated to demonstrate whether the pupil is making progress; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A6C25D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00D7235D" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="457D0559" w14:textId="3C328C30" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="550FAEA3" w14:textId="77777777" w:rsidR="00934112" w:rsidRPr="0069739A" w:rsidRDefault="00934112" w:rsidP="00934112">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>information gathered is used in future planning for intervention and to inform movement either up or down through the stages of the Code of Practice</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, adhering to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a graduated response</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68430CEF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F541259" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0069739A">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>SENCo’s Monitoring Sy</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>SENCo’s Monitoring System:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0750E542" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>SENCo talks to class teacher as necessary to monitor progress and discuss children’s progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4577D172" w14:textId="0BF6277E" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>The SENCo meets termly</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (staff meetings)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with class teacher to discuss education plans and their reviews. Also to discuss allocation of time for reading Partnership, small group work etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AACC4C" w14:textId="648BEACC" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitors </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>PLP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> targets to ensure targets are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>SMARTe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and include progression. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536C36D5" w14:textId="0FAF539A" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Ensure that the class teacher is keeping samples of work</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or evidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> linked to targets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79805E32" w14:textId="081A62B9" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>PLP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>s and other relevant and purposeful measures that focus on educational outcomes and inform future planning and movement either up or down through the Code of Practice stages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAA95AE" w14:textId="382D2072" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Monitors the use of SEN classroom assistants</w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in partnership with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473D153E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ensures that pupils on the register are included in all aspects of school life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D64CDFC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>The provision for Statement pupils is reviewed annually and the provision is amended as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3EE395" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>stem:</w:t>
-[...171 lines deleted...]
-    <w:p w14:paraId="64554DD4" w14:textId="77777777" w:rsidR="00934112" w:rsidRPr="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AADBD51" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A3F89">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Evaluati</w:t>
-[...21 lines deleted...]
-      <w:r>
+        <w:t>Evaluation Procedures for SEN Provision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5644C5BC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Review provision annually</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAF3DF9" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="27629A0F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Update Board of Governors on provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E94A9A" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0CBD0659" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The computer SIMS program aids analysis and evaluation of SEN progress and provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDFEB48" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4AA93017" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Non-objective criteria are not as easily measured; for example, an improvement in a child’s confidence, attitude or motor skills may simply be noted by parents and teachers and is equally valid and important. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F52143A" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="57A6BF31" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>SEN pupil attendance is monitored termly and as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADEE491" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="330196AA" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
         <w:t>Evaluate the number of pupils moving up and down the register.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F34CF1" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5EFDC5C2" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Samples of pupils’ work provide information on the variety of strategies used to assist children’s learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DB9137" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
-[...28 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="489880B0" w14:textId="01598A50" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff review their use of Classroom Assistants regularly, along with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>PLP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>, to ensure effective use of resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8DB848" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Evaluate impact of SEN training on strategies and provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE1B8F" w14:textId="77777777" w:rsidR="00D7235D" w:rsidRPr="00D7235D" w:rsidRDefault="00D7235D" w:rsidP="00D7235D">
-[...6 lines deleted...]
-    <w:p w14:paraId="146426AD" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00934112" w:rsidRDefault="00746066" w:rsidP="00934112">
+    <w:p w14:paraId="60E35B8D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3C0F4F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D7235D">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Professional Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612C79A3" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="5424106E" w14:textId="59E4941D" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...18 lines deleted...]
-    <w:p w14:paraId="0243444D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The principal in consultation with the SENCo </w:t>
+      </w:r>
+      <w:r w:rsidR="00C14590" w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(LSC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>oversees the professional development of all staff in his/her school. It is essential that all staff are kept up to date with SEN developments to provide effective teaching and support for pupils.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069737C9" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Following attendance at relevant internal or external education and training programmes, staff members should be encouraged to disseminate the information provided to build the capacity of their colleagues. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699FE888" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00934112" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="795F1F0B" w14:textId="77777777" w:rsidR="00C14590" w:rsidRPr="00234A34" w:rsidRDefault="00C14590" w:rsidP="00C14590">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The SENCo (LSC) should keep a record of all training attended by or delivered to staff in relation to SEN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE9EA48" w14:textId="3341AB8D" w:rsidR="00C14590" w:rsidRPr="00234A34" w:rsidRDefault="00C14590" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7243DC1B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00934112">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Partnership working</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A889D8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="7ABCE52D" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="305FD997" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D66389" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00424F73" w:rsidRDefault="000E163E" w:rsidP="00BB0AD6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-        </w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="3BB0FB04" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:strike/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In school we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0AD6" w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>the EA Local Impact Team (LIT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>, where appropriate, to receive training and guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0AD6" w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a multi-disciplinary capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to support the school and parents in meeting the needs of children with special educational and medical needs. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0AD6" w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Other examples of EA Services may include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B575FC" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00424F73" w:rsidRDefault="00BB0AD6" w:rsidP="00234A34">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:rPr>
-[...164 lines deleted...]
-        <w:r w:rsidR="00746066" w:rsidRPr="006A00FC">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00424F73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorBidi"/>
-[...44 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Education Psychology Service</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00746066" w:rsidRPr="006A00FC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7BF7A7" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00424F73" w:rsidRDefault="00BB0AD6" w:rsidP="00234A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nurture Advisory and Support </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Service;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5AD8707F" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00424F73" w:rsidRDefault="00BB0AD6" w:rsidP="00234A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sensory </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Service;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3C60A622" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00424F73" w:rsidRDefault="00BB0AD6" w:rsidP="00234A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialist Provision </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Service;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D232B4" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00424F73" w:rsidRDefault="00BB0AD6" w:rsidP="00234A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>SEND Implementation and Advice Service; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F000C1" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00424F73" w:rsidRDefault="00BB0AD6" w:rsidP="00234A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00424F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Statutory Advice and Review Service (SARS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116E8152" w14:textId="7659AC06" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5763D2EC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="00234A34">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other services may include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9F810D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="00234A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00234A34">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          </w:rPr>
+          <w:t>Behaviour Support and Provisions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EDBC2E" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="212696FB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="00234A34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00234A34">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Education Psychology Service</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607AEB0E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="40590D8C" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66986A0D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other Support Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (for example)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33698FB9" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="00295921" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>RISE NI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BB7A34" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="4D4D09C0" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorBidi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Barnardo's</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4C2076" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1F7BDE86" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Child and Adolescent Mental Health Services (CAMHS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55864D92" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="6E147F63" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Child Development Clinic (CDC)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5AB9E0" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="2367E876" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Independent Counselling Service for Schools (ICSS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F998610" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00F81C43">
+    <w:p w14:paraId="644DB521" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061A1A40" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3D50A0D2" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00934112" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PARTNERSHIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326DC8CA" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Internal Meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BCC86C" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>At staff meetings, the principal and teachers discuss areas of concern and decide on a plan of action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D61A54F" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Classroom assistants meet on a daily/ weekly basis (formal/informal) to discuss SEN pupils.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660FABE0" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0241AAF6" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>External Partnerships</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C485923" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>The SENCo, Principal and class teachers liaise with board support services e.g. behaviour management team and reading centres for advice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E906F47" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>The SENCo, principal and class teachers liaise with Health and Social Services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3609E64A" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The SENCo and/or Principal liaise with the Educational Psychologist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>-  Mrs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Karen Peters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D46326" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Class Teachers liaise with Literacy Support Teachers e.g. to share IEPs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EC8078" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>A designated room is available to liaise in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5609695D" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421BF298" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Partnership with Parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45369AF1" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>The importance of the partnership with parents is difficult to overemphasise. The home is the first and main deliverer of care and education in the child’s early years and it retains the influence on the education of the child when they begin school. Parents can and should involve themselves in their child’s education by, for example: reading with and to their children; helping with homework and providing stimulating experiences for the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE2F4B4" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Some SEN Pupils will have a home-school diary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD27F79" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Parents will be informed of IEP targets and will be invited to reviews to discuss progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597115E1" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>We continue to develop a positive relationship with our parents and welcome them to contact school if they have any concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6261392B" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>The specific partnership of the home in the SEN child’s learning programme is addressed in the IEP.  Parents are provided with specific ways to support the targets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DB1E0F" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Sharing of knowledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1CED74" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C190ABF" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CE6A55" w14:textId="02907D06" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pupil Participation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D22DFF" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>We actively encourage good relationships with our pupils. Pupils, where appropriate, will be involved in decision making. Their view will be sought and targets discussed with them. Pupils should have the opportunity to experience and celebrate success and the school will endeavour to foster a positive self-esteem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3B77DD" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46722629" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Links with other Educational Establishments and Transfer Arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242EDAAC" w14:textId="77777777" w:rsidR="00BB0AD6" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="00BB0AD6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>When transferring to another school, copies of appropriate records are made available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142AB105" w14:textId="0F1A6317" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="00BB0AD6" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where possible, the SENCo/class teacher will communicate with the SENCo/class teacher </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the receiving school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3B6C84" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BEEDAE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00934112">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Complaints</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59367593" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="194967B7" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="1BB0EB01" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D344114" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>All complaints regarding SEN will be dealt with in line with school’s existing complaints procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301C8CC1" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="08B1938E" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">The school encourages parents to contact the class teacher, SENCo or principal with any concerns they may have about their child’s work or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>wellbeing .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5250A792" w14:textId="77777777" w:rsidR="00934112" w:rsidRDefault="00934112" w:rsidP="00BB3D8C">
-[...17 lines deleted...]
-    <w:p w14:paraId="7B39759C" w14:textId="77777777" w:rsidR="00934112" w:rsidRPr="00934112" w:rsidRDefault="00934112" w:rsidP="00934112">
+    <w:p w14:paraId="1F7668A8" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School complaints procedure: if a parent has a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>complaint</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they should contact the class teacher or SENCo who will seek to determine how to help the parents and child involved.  If the parent is still concerned, they may wish to contact the principal. If further help is required, they may contact the Board of Governors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C99C61B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6661DF40" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="5251C1D0" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have any queries in relation to special educational needs of a child with a Statement or who is currently being assessed for a statement of special educational needs, you can contact your local </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="006A00FC">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           </w:rPr>
           <w:t>EA Office</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please contact your SEN Link Officer in the first instance. Contact details should be on the EA documentation issued to you alongside your child’s statement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BE8493" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00934112" w:rsidRDefault="00746066" w:rsidP="00934112">
+    <w:p w14:paraId="258537C2" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dispute Avoidance and Resolution Service (DARS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF0CB93" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="02B8D63C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="006A00FC">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           </w:rPr>
           <w:t>Dispute Avoidance and Resolution Service (DARS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides an independent, confidential forum to resolve or reduce the disagreement, in relation to special educational provision, between parents and school/Boards of Governors or the EA for pupils who are on the Code of Practice where previous attempts to do so have been unsuccessful. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BEADE2" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="07FF7D96" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Parents can contact the service which is provided by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="006A00FC">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           </w:rPr>
           <w:t>Global Mediation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2164A8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="6F81A966" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Involvement with DARS will not affect the right to appeal to the Special Education Needs and Disability Tribunal (SENDIST) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081F6BA8" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="00934112" w:rsidRDefault="00746066" w:rsidP="00934112">
+    <w:p w14:paraId="5C4CB0F2" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Special Educational Needs and Disability Tribunal (SENDIST) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3871D1B7" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="052D0B0F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="006A00FC">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00234A34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           </w:rPr>
           <w:t>Special Educational Needs and Disability Tribunal (SENDIST)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> considers parents’ right to appeal against the decisions made by the Education Authority about their child’s special educational needs whenever an agreement cannot be reached. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0187307A" w14:textId="77777777" w:rsidR="00746066" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="2C0DFB71" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">This service also addresses claims of disability discrimination in school. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5B6760" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
+    <w:p w14:paraId="58D51B98" w14:textId="77777777" w:rsidR="00234A34" w:rsidRPr="00234A34" w:rsidRDefault="00234A34" w:rsidP="000E163E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F99AA69" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
+    <w:p w14:paraId="5E8B9DED" w14:textId="1B3EF1F6" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...75 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PARTNERSHIPS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743D5078" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
+    <w:p w14:paraId="2D366391" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C74FA">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Internal Meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F44F936" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="1A967CAE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>At staff meetings, the principal and teachers discuss areas of concern and decide on a plan of action.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441982EE" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="1A39F23C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Classroom assistants meet on a daily/ weekly basis (formal/informal) to discuss SEN pupils.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C0B71C" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
+    <w:p w14:paraId="3C0EA52A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="793D6E0E" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
+    <w:p w14:paraId="18E30D09" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C74FA">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>External Partnerships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B41AD4" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="5977BE67" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The SENCo, Principal and class teachers liaise with board support services e.g. behaviour management team and reading centres for advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7607B7" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="61D04EBB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The SENCo, principal and class teachers liaise with Health and Social Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6712C302" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
-[...64 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="0F69498F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The SENCo and/or Principal liaise with the Educational Psychologist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>-  Mrs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Karen Peters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55379C75" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Class Teachers liaise with Literacy Support Teachers e.g. to share IEPs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517A2678" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>A designated room is available to liaise in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B98B78" w14:textId="77777777" w:rsidR="00834493" w:rsidRPr="00834493" w:rsidRDefault="00834493" w:rsidP="00834493">
+    <w:p w14:paraId="5622ADFF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A28812A" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
+    <w:p w14:paraId="0B79F8C4" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C74FA">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Partnership with Parents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF00ACA" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="6149249C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The importance of the partnership with parents is difficult to overemphasise. The home is the first and main deliverer of care and education in the child’s early years and it retains the influence on the education of the child when they begin school. Parents can and should involve themselves in their child’s education by, for example: reading with and to their children; helping with homework and providing stimulating experiences for the child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DABBC0" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="4E0E515C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>Some SEN Pupils will have a home-school diary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1654045A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Parents will be informed of IEP targets and will be invited to reviews to discuss progress.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B0259C" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="3037A093" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>We continue to develop a positive relationship with our parents and welcome them to contact school if they have any concerns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9FAAEA" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="611803DD" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>The specific partnership of the home in the SEN child’s learning programme is addressed in the IEP.  Parents are provided with specific ways to support the targets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276C934C" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="715914AB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Sharing of knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5B9E9C" w14:textId="77777777" w:rsidR="00834493" w:rsidRPr="00834493" w:rsidRDefault="00834493" w:rsidP="00834493">
+    <w:p w14:paraId="017AC6BB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E06B89" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
+    <w:p w14:paraId="5E26A8E8" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C74FA">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pupil Participation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408A4EB2" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="00834493">
-[...32 lines deleted...]
-    <w:p w14:paraId="502E36CD" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
+    <w:p w14:paraId="0C2AB63C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>We actively encourage good relationships with our pupils. Pupils, where appropriate, will be involved in decision making. Their view will be sought and targets discussed with them. Pupils should have the opportunity to experience and celebrate success and the school will endeavour to foster a positive self-esteem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9DD497" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF198EC" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C74FA">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Links with other Educational Establishments and Transfer Arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F944C5" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000C74FA">
+    <w:p w14:paraId="71845712" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>When transferring to another school, copies of appropriate records are made available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CFFB6D" w14:textId="77777777" w:rsidR="000C74FA" w:rsidRPr="000C74FA" w:rsidRDefault="000C74FA" w:rsidP="000C74FA">
-[...41 lines deleted...]
-    <w:p w14:paraId="69F5C886" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="7D0D365C" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where possible, the SENCo/class teacher will communicate with the SENCo/class teacher </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the receiving school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C757A7" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Monitoring and evaluating the SEN Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151AAA3A" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
-[...7 lines deleted...]
-    <w:p w14:paraId="3B013BFA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="387A7C8F" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E093A16" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
-[...6 lines deleted...]
-    <w:p w14:paraId="3966B58B" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The SEN policy will be reviewed annually. It will be amended as appropriate </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00234A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> changes in legislation or practice following targeted consultation with all staff members, parents, and external agencies. This policy will be brought to the Board of Governors for final approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53064A6A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="344F7987" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="336197FB" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Policy Date: _ _/_ _/_ _ _ _</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F5F653" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="421038FF" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Principal:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>…………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F7B687" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="03676D0D" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Signature of Chairperson of Board of Governors: …………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772233DA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="31CF3A1B" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A00FC">
+      <w:r w:rsidRPr="00234A34">
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
         <w:t>Review Date: _ _/_ _/_ _ _ _</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762C3817" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="75F4E1FE" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1970BAFA" w14:textId="77777777" w:rsidR="00746066" w:rsidRPr="006A00FC" w:rsidRDefault="00746066" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="4E8EB25A" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C1BC99" w14:textId="77777777" w:rsidR="008F7F64" w:rsidRPr="006A00FC" w:rsidRDefault="00E37812" w:rsidP="00BB3D8C">
+    <w:p w14:paraId="535D01E2" w14:textId="77777777" w:rsidR="000E163E" w:rsidRPr="00234A34" w:rsidRDefault="000E163E" w:rsidP="000E163E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008F7F64" w:rsidRPr="006A00FC" w:rsidSect="002D312E">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:p w14:paraId="21250672" w14:textId="77777777" w:rsidR="00722B73" w:rsidRPr="00234A34" w:rsidRDefault="00722B73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00722B73" w:rsidRPr="00234A34" w:rsidSect="00234A34">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="849" w:bottom="426" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="849" w:bottom="284" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55348713" w14:textId="77777777" w:rsidR="00FF1012" w:rsidRDefault="00F81C43">
+    <w:p w14:paraId="7CE8C072" w14:textId="77777777" w:rsidR="00DC0965" w:rsidRDefault="00DC0965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AD5F7D6" w14:textId="77777777" w:rsidR="00FF1012" w:rsidRDefault="00F81C43">
+    <w:p w14:paraId="29545EF8" w14:textId="77777777" w:rsidR="00DC0965" w:rsidRDefault="00DC0965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2C638232" w14:textId="77777777" w:rsidR="00E869F8" w:rsidRDefault="00E37812">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6055A842" w14:textId="77777777" w:rsidR="00424F73" w:rsidRDefault="00424F73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4362DBA4" w14:textId="77777777" w:rsidR="00E869F8" w:rsidRDefault="00E37812">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DF60FDF" w14:textId="77777777" w:rsidR="00424F73" w:rsidRDefault="00424F73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13D565BB" w14:textId="77777777" w:rsidR="00E869F8" w:rsidRDefault="00E37812">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="542CCCEC" w14:textId="77777777" w:rsidR="00424F73" w:rsidRDefault="00424F73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68E689E5" w14:textId="77777777" w:rsidR="00FF1012" w:rsidRDefault="00F81C43">
+    <w:p w14:paraId="29E22AF7" w14:textId="77777777" w:rsidR="00DC0965" w:rsidRDefault="00DC0965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="444022FD" w14:textId="77777777" w:rsidR="00FF1012" w:rsidRDefault="00F81C43">
+    <w:p w14:paraId="74EF7144" w14:textId="77777777" w:rsidR="00DC0965" w:rsidRDefault="00DC0965">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="046359D4" w14:textId="77777777" w:rsidR="00E869F8" w:rsidRDefault="00E37812">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37B1E9ED" w14:textId="77777777" w:rsidR="00424F73" w:rsidRDefault="00424F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4354C8E6" w14:textId="77777777" w:rsidR="00E869F8" w:rsidRDefault="00E37812">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1428C428" w14:textId="77777777" w:rsidR="00424F73" w:rsidRDefault="00424F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="50ABE0EF" w14:textId="77777777" w:rsidR="00E869F8" w:rsidRDefault="00E37812">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="265C5A45" w14:textId="77777777" w:rsidR="00424F73" w:rsidRDefault="00424F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08321A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8907066"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10100,53 +10494,507 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F212426"/>
+    <w:nsid w:val="0FD511F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F89057A6"/>
+    <w:tmpl w:val="A2BA2486"/>
+    <w:lvl w:ilvl="0" w:tplc="36EE9D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10F95D73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70A608A4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="113E27C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7460FE24"/>
+    <w:lvl w:ilvl="0" w:tplc="36EE9D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12BB3A4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0C44308"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="136A7EF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C72967E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10239,508 +11087,54 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FD511F5"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14D741C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A2BA2486"/>
-[...453 lines deleted...]
-    <w:tmpl w:val="1C72967E"/>
+    <w:tmpl w:val="7A269138"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10834,53 +11228,53 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D741C1"/>
+    <w:nsid w:val="14FD6476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7A269138"/>
+    <w:tmpl w:val="875656C6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10974,53 +11368,957 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14FD6476"/>
+    <w:nsid w:val="1C6633B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="875656C6"/>
+    <w:tmpl w:val="E180A96C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FAF2DCA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FF0375E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="215D30E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3168CE5A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="265C6132"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB269A3E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27AF29FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9084B476"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341A1549"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06400E60"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39356407"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75DE2350"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BBF52EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50ECF85C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E406464"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EF6A228"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11113,1071 +12411,54 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2F5D37"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9745A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-[...1016 lines deleted...]
-    <w:tmpl w:val="5EF6A228"/>
+    <w:tmpl w:val="54B41028"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12270,54 +12551,506 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5673A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A221C16"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9745A9"/>
+    <w:nsid w:val="4C9247DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="54B41028"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="BBD67CA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BC243F08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="75744848">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="507E73D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="812ABA38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="93BC18E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B7629DC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E9445C22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="079C43CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F704842"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="906E5C5C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F9264CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="C3E01EE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0220C2C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="52DE727C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7FA8E2F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A6D85DC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="16B6B352">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D8306494">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F44C9FDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="572470A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="544812CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A3C0D9A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12410,643 +13143,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...337 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9264CD"/>
-[...251 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F190FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96E41432"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13115,51 +13256,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB349C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2CE7D66"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5724751A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -13227,51 +13368,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA55DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07D499F8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13341,51 +13482,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="708D2F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E26B23E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13454,191 +13595,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73566EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F43E85E6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13707,51 +13708,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74EA0B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44CA62B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13820,51 +13821,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="768A6A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E5410D0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13933,51 +13934,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2A5955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA3E5C76"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14047,269 +14048,244 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="924338694">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="993533339">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="993533339">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="203564062">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="663359858">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="459224328">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1874533370">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="787161533">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1355154222">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="635641338">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1400602">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1302494829">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="507796325">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="250771841">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1152678701">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1621301166">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1869222698">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="34160977">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="373241069">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1996563860">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="670378037">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="862015902">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="841895473">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1534879305">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1757899658">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="248394924">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1302494829">
+  <w:num w:numId="26" w16cid:durableId="1108499910">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1813020083">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="162671278">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1554846034">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="825903923">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="507796325">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="31" w16cid:durableId="2027361856">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="250771841">
-[...5 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1621301166">
+  <w:num w:numId="32" w16cid:durableId="1676149972">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1869222698">
-[...60 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="33" w16cid:durableId="1681732574">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Catherine Ward">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::wardc@eani.org.uk::da095405-43b4-46bb-9afa-0e3f4546fc23"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="107"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00746066"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000C74FA"/>
+    <w:rsidRoot w:val="000E163E"/>
+    <w:rsid w:val="000414C3"/>
+    <w:rsid w:val="000E163E"/>
+    <w:rsid w:val="0017226D"/>
+    <w:rsid w:val="001D1E8A"/>
+    <w:rsid w:val="001F5EFB"/>
     <w:rsid w:val="0023328D"/>
-    <w:rsid w:val="002D312E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="00234A34"/>
+    <w:rsid w:val="00416D26"/>
+    <w:rsid w:val="00424F73"/>
+    <w:rsid w:val="00460D2A"/>
+    <w:rsid w:val="00722B73"/>
     <w:rsid w:val="007E05D3"/>
-    <w:rsid w:val="00834493"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00FF1012"/>
+    <w:rsid w:val="00966853"/>
+    <w:rsid w:val="00AD1164"/>
+    <w:rsid w:val="00BB0AD6"/>
+    <w:rsid w:val="00C14590"/>
+    <w:rsid w:val="00D41228"/>
+    <w:rsid w:val="00DC0965"/>
+    <w:rsid w:val="00E3257E"/>
+    <w:rsid w:val="00F576B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2D0238F2"/>
+  <w14:docId w14:val="2D1A5F1D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1104D8C2-BB63-4ADF-9D6C-0A6F8C2ACDCD}"/>
+  <w15:docId w15:val="{F9CFEAD1-916D-4304-AC7D-F6C0E5FBE2F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14380,94 +14356,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -14651,393 +14631,793 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="2"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00746066"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000E163E"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00746066"/>
+    <w:rsid w:val="000E163E"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/services" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalmediation.co.uk/service/dars/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/services" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/help-available/dispute-avoidance-and-resolution-service-dars" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/parents/special-educational-needs-sen/sen-contact-details" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/publications/annual-review-notes-of-guidance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/services/educational-psychology-service" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education-ni.gov.uk/sites/default/files/publications/education/SEN%20and%20Medical%20Categories%20Guidance%20-%20January%202019_4.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice-ni.gov.uk/articles/special-educational-needs-and-disability-tribunal-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education-ni.gov.uk/sites/default/files/publications/education/SEN%20and%20Medical%20Categories%20Guidance%20-%20January%202019_4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/services/post-primary-behaviour-support-provisions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education-ni.gov.uk/sites/default/files/publications/education/SEN%20and%20Medical%20Categories%20Guidance%20-%20January%202019_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/services/educational-psychology-service" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/services/post-primary-behaviour-support-provisions" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice-ni.gov.uk/articles/special-educational-needs-and-disability-tribunal-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalmediation.co.uk/service/dars/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/services/educational-psychology-service" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/help-available/dispute-avoidance-and-resolution-service-dars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/publications/annual-review-notes-of-guidance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education-ni.gov.uk/sites/default/files/publications/education/SEN%20and%20Medical%20Categories%20Guidance%20-%20January%202019_4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eani.org.uk/parents/special-educational-needs-sen/sen-contact-details" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -15144,91 +15524,113 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>30021</Characters>
+  <Pages>20</Pages>
+  <Words>5872</Words>
+  <Characters>33476</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>250</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>278</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="34" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>Definition of SEN and Disability</vt:lpstr>
+      <vt:lpstr>    Special Educational Needs</vt:lpstr>
+      <vt:lpstr>    Learning Difficulty</vt:lpstr>
+      <vt:lpstr>    Special Educational Provision </vt:lpstr>
+      <vt:lpstr>Key Principles of Inclusion</vt:lpstr>
+      <vt:lpstr>SEN and Medical Categories</vt:lpstr>
+      <vt:lpstr>Policy Aims</vt:lpstr>
+      <vt:lpstr>    Roles and Responsibilities</vt:lpstr>
+      <vt:lpstr>        Board of Governors</vt:lpstr>
+      <vt:lpstr>        SENCo / Learning Support Co-ordinator</vt:lpstr>
+      <vt:lpstr>        Class Teacher</vt:lpstr>
+      <vt:lpstr>        SEN Support Staff/ Additional Adult Assistants</vt:lpstr>
+      <vt:lpstr>Pupil views</vt:lpstr>
+      <vt:lpstr>Parent/person with parental responsibility</vt:lpstr>
+      <vt:lpstr>Admissions</vt:lpstr>
+      <vt:lpstr>Accessibility</vt:lpstr>
+      <vt:lpstr>Special Facilities, Resources and Accommodation </vt:lpstr>
+      <vt:lpstr>Annual Report</vt:lpstr>
+      <vt:lpstr>Identification and Assessment of Special Educational Needs</vt:lpstr>
+      <vt:lpstr>The Management of Special Educational Needs</vt:lpstr>
+      <vt:lpstr>    Stage 1 includes:</vt:lpstr>
+      <vt:lpstr>    Stage 2 includes:</vt:lpstr>
+      <vt:lpstr>    Stage 3 includes:</vt:lpstr>
+      <vt:lpstr>    Exceptional Cases</vt:lpstr>
+      <vt:lpstr>The Annual Review</vt:lpstr>
+      <vt:lpstr>Record Keeping</vt:lpstr>
+      <vt:lpstr>Monitoring the Progress of Pupils with Special Educational Needs </vt:lpstr>
+      <vt:lpstr>Professional Development</vt:lpstr>
+      <vt:lpstr>Partnership working</vt:lpstr>
+      <vt:lpstr>Complaints</vt:lpstr>
+      <vt:lpstr>    Dispute Avoidance and Resolution Service (DARS)</vt:lpstr>
+      <vt:lpstr>    Special Educational Needs and Disability Tribunal (SENDIST) </vt:lpstr>
+      <vt:lpstr>Monitoring and evaluating the SEN Policy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>C2k</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35217</CharactersWithSpaces>
+  <CharactersWithSpaces>39270</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>L Burton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>